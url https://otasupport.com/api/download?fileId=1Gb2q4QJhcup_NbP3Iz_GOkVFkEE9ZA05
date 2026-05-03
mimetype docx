--- v0 (2025-12-18)
+++ v1 (2026-05-03)
@@ -1,121 +1,124 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/x-font-ttf" Extension="ttf"/>
   <Default ContentType="image/png" Extension="png"/>
+  <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
   <Default ContentType="image/x-emf" Extension="emf"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
   <Override ContentType="application/xml" PartName="/customXML/item1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml" PartName="/customXML/itemProps1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml" PartName="/word/footer2.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml" PartName="/word/footer1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/word/theme/theme1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:body>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000001">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:sz w:val="72"/>
           <w:szCs w:val="72"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="72"/>
           <w:szCs w:val="72"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">RK8900 </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="72"/>
           <w:szCs w:val="72"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Maintenance manual</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000002">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="3937635" cy="3822700"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="8900.jpg" id="1360" name="image267.jpg"/>
+            <wp:docPr descr="8900.jpg" id="1637" name="image272.jpg"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="8900.jpg" id="0" name="image267.jpg"/>
+                    <pic:cNvPr descr="8900.jpg" id="0" name="image272.jpg"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId28"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3937635" cy="3822700"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -200,225 +203,234 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000008">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000009">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Contents</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000A">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000B">
       <w:pPr>
         <w:ind w:left="-10" w:firstLine="105"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Preface……………………………………………………………………………………………1</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000C">
       <w:pPr>
         <w:ind w:firstLine="105"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Contents</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">……………………………………………………………2</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
+          <w:id w:val="-1602768430"/>
           <w:tag w:val="goog_rdk_0"/>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
               <w:vertAlign w:val="baseline"/>
               <w:rtl w:val="0"/>
             </w:rPr>
             <w:t xml:space="preserve">一、 Mechanical components diagram</w:t>
             <w:tab/>
             <w:t xml:space="preserve">…………………………………3</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="bookmark=id.gjdgxs" w:id="0"/>
     <w:bookmarkEnd w:id="0"/>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000E">
       <w:pPr>
         <w:ind w:firstLine="424"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
+          <w:id w:val="-1054642013"/>
           <w:tag w:val="goog_rdk_1"/>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
               <w:vertAlign w:val="baseline"/>
               <w:rtl w:val="0"/>
             </w:rPr>
             <w:t xml:space="preserve">（一）RK8900 Explosion diagram……………………………………………………3</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000F">
       <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
+          <w:id w:val="-962819875"/>
           <w:tag w:val="goog_rdk_2"/>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
               <w:vertAlign w:val="baseline"/>
               <w:rtl w:val="0"/>
             </w:rPr>
             <w:t xml:space="preserve">（二）Components Introduction……………………………………………………5</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000010">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
+          <w:id w:val="-779903105"/>
           <w:tag w:val="goog_rdk_3"/>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
               <w:vertAlign w:val="baseline"/>
               <w:rtl w:val="0"/>
             </w:rPr>
             <w:t xml:space="preserve">二、Failure &amp; Troubleshooting……………………………………………………………7</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000011">
       <w:pPr>
         <w:ind w:left="426" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
@@ -519,112 +531,112 @@
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> Knocking function failure</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">………………………………………………9</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>5359400</wp:posOffset>
+                  <wp:posOffset>5353050</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>292100</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="0" cy="12700"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1135" name=""/>
+                <wp:docPr id="1411" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="5346000" y="3780000"/>
                           <a:ext cx="0" cy="0"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln cap="flat" cmpd="sng" w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
-                          <a:headEnd len="med" w="med" type="none"/>
-                          <a:tailEnd len="med" w="med" type="none"/>
+                          <a:headEnd len="sm" w="sm" type="none"/>
+                          <a:tailEnd len="sm" w="sm" type="none"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>5359400</wp:posOffset>
+                  <wp:posOffset>5353050</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>292100</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="0" cy="12700"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1135" name="image64.png"/>
+                <wp:docPr id="1411" name="image62.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image64.png"/>
+                        <pic:cNvPr id="0" name="image62.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="0" cy="12700"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
@@ -853,116 +865,118 @@
         <w:ind w:left="426" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">15. Foot roller doesn’t work……………………………………………………12</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000020">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
+          <w:id w:val="396689138"/>
           <w:tag w:val="goog_rdk_4"/>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
               <w:vertAlign w:val="baseline"/>
               <w:rtl w:val="0"/>
             </w:rPr>
             <w:t xml:space="preserve">三、System connection diagram ………..……………………………………………12</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:drawing>
           <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>2737485</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>224155</wp:posOffset>
+              <wp:posOffset>224154</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="3359785" cy="4354830"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:wrapNone/>
-            <wp:docPr id="1355" name="image219.png"/>
+            <wp:docPr id="1632" name="image235.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image219.png"/>
+                    <pic:cNvPr id="0" name="image235.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId30"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3359785" cy="4354830"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000021">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
+          <w:id w:val="1383832818"/>
           <w:tag w:val="goog_rdk_5"/>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
               <w:vertAlign w:val="baseline"/>
               <w:rtl w:val="0"/>
             </w:rPr>
             <w:t xml:space="preserve">四、Mechanical Failure &amp; Troubleshooting    ……………………………………………………………13</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000022">
       <w:pPr>
         <w:ind w:left="426" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
@@ -1026,337 +1040,355 @@
         <w:t xml:space="preserve">4. Legrest failure ………………………………………………………………………23</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000026">
       <w:pPr>
         <w:ind w:left="426" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">5. Whole chair can’t work…………………………………………………………………26</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000027">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
+          <w:id w:val="1120214657"/>
           <w:tag w:val="goog_rdk_6"/>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
               <w:b w:val="1"/>
+              <w:bCs w:val="1"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
               <w:vertAlign w:val="baseline"/>
               <w:rtl w:val="0"/>
             </w:rPr>
             <w:t xml:space="preserve">一、</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Mechanical components diagram</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
+          <w:id w:val="1744403030"/>
           <w:tag w:val="goog_rdk_7"/>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
               <w:b w:val="1"/>
+              <w:bCs w:val="1"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
               <w:vertAlign w:val="baseline"/>
               <w:rtl w:val="0"/>
             </w:rPr>
             <w:t xml:space="preserve">：</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000028">
       <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
+          <w:id w:val="-316634895"/>
           <w:tag w:val="goog_rdk_8"/>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
               <w:b w:val="1"/>
+              <w:bCs w:val="1"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
               <w:vertAlign w:val="baseline"/>
               <w:rtl w:val="0"/>
             </w:rPr>
             <w:t xml:space="preserve">（一）</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">RK8900 Explosion diagram</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000029">
       <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002B">
       <w:pPr>
         <w:widowControl w:val="1"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="4943475" cy="7019290"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1361" name="image268.png"/>
+            <wp:docPr id="1638" name="image281.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image268.png"/>
+                    <pic:cNvPr id="0" name="image281.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId31"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4943475" cy="7019290"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000030">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000031">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
+          <w:id w:val="-2008493679"/>
           <w:tag w:val="goog_rdk_9"/>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
               <w:b w:val="1"/>
+              <w:bCs w:val="1"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
               <w:vertAlign w:val="baseline"/>
               <w:rtl w:val="0"/>
             </w:rPr>
             <w:t xml:space="preserve">（二）</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Components Introduction </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000032">
       <w:pPr>
@@ -1364,95 +1396,95 @@
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1859279</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>99060</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1485900" cy="1289685"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1109" name=""/>
+                <wp:docPr id="1385" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1485900" cy="1289685"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln cap="flat" cmpd="sng" w="9525" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00C8711B" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                             <w:pPr>
                               <w:pStyle w:val="Normal"/>
                               <w:suppressAutoHyphens w:val="1"/>
                               <w:spacing w:line="1" w:lineRule="atLeast"/>
                               <w:ind w:leftChars="-1" w:rightChars="0" w:firstLineChars="-1"/>
                               <w:textDirection w:val="btLr"/>
                               <w:textAlignment w:val="top"/>
                               <w:outlineLvl w:val="0"/>
                               <w:rPr>
                                 <w:w w:val="100"/>
                                 <w:position w:val="-1"/>
                                 <w:effect w:val="none"/>
                                 <w:vertAlign w:val="baseline"/>
                                 <w:cs w:val="0"/>
                                 <w:em w:val="none"/>
                                 <w:lang/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidDel="000000-1" w:rsidR="13136155" w:rsidRPr="16667397">
+                            <w:r w:rsidDel="00000000" w:rsidR="13136155" w:rsidRPr="16667397">
                               <w:rPr>
                                 <w:noProof w:val="1"/>
                                 <w:w w:val="100"/>
                                 <w:position w:val="-1"/>
                                 <w:effect w:val="none"/>
                                 <w:vertAlign w:val="baseline"/>
                                 <w:cs w:val="0"/>
                                 <w:em w:val="none"/>
                                 <w:lang w:eastAsia="und" w:val="und"/>
                                 <w:specVanish w:val="1"/>
                               </w:rPr>
                               <w:drawing>
                                 <wp:inline distB="0" distT="0" distL="114300" distR="114300">
                                   <wp:extent cx="1278890" cy="1049655"/>
                                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
                                   <wp:docPr id="1067" name="图片 7"/>
                                   <a:graphic>
                                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:pic>
                                         <pic:nvPicPr>
                                           <pic:cNvPr id="1067" name="图片 7"/>
                                           <pic:cNvPicPr/>
                                         </pic:nvPicPr>
                                         <pic:blipFill>
                                           <a:blip r:embed="rId1"/>
@@ -1460,206 +1492,206 @@
                                           <a:stretch>
                                             <a:fillRect/>
                                           </a:stretch>
                                         </pic:blipFill>
                                         <pic:spPr bwMode="clr">
                                           <a:xfrm>
                                             <a:ext cx="1278890" cy="1049655"/>
                                           </a:xfrm>
                                           <a:prstGeom prst="rect">
                                             <a:avLst/>
                                           </a:prstGeom>
                                           <a:noFill/>
                                           <a:ln cap="rnd" cmpd="sng" w="9525" algn="ctr">
                                             <a:noFill/>
                                             <a:miter lim="800000"/>
                                             <a:headEnd/>
                                             <a:tailEnd/>
                                           </a:ln>
                                         </pic:spPr>
                                       </pic:pic>
                                     </a:graphicData>
                                   </a:graphic>
                                 </wp:inline>
                               </w:drawing>
                             </w:r>
-                            <w:r w:rsidDel="000000-1" w:rsidR="13136155" w:rsidRPr="000000-1">
+                            <w:r w:rsidDel="00000000" w:rsidR="13136155" w:rsidRPr="00000000">
                               <w:rPr>
                                 <w:w w:val="100"/>
                                 <w:position w:val="-1"/>
                                 <w:effect w:val="none"/>
                                 <w:vertAlign w:val="baseline"/>
                                 <w:cs w:val="0"/>
                                 <w:em w:val="none"/>
                                 <w:lang/>
                               </w:rPr>
                             </w:r>
                           </w:p>
                           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                             <w:pPr>
                               <w:pStyle w:val="Normal"/>
                               <w:suppressAutoHyphens w:val="1"/>
                               <w:spacing w:line="1" w:lineRule="atLeast"/>
                               <w:ind w:leftChars="-1" w:rightChars="0" w:firstLineChars="-1"/>
                               <w:textDirection w:val="btLr"/>
                               <w:textAlignment w:val="top"/>
                               <w:outlineLvl w:val="0"/>
                               <w:rPr>
                                 <w:w w:val="100"/>
                                 <w:position w:val="-1"/>
                                 <w:effect w:val="none"/>
                                 <w:vertAlign w:val="baseline"/>
                                 <w:cs w:val="0"/>
                                 <w:em w:val="none"/>
                                 <w:lang/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidDel="000000-1" w:rsidR="13136155" w:rsidRPr="000000-1">
+                            <w:r w:rsidDel="00000000" w:rsidR="13136155" w:rsidRPr="00000000">
                               <w:rPr>
                                 <w:w w:val="100"/>
                                 <w:position w:val="-1"/>
                                 <w:effect w:val="none"/>
                                 <w:vertAlign w:val="baseline"/>
                                 <w:cs w:val="0"/>
                                 <w:em w:val="none"/>
                                 <w:lang/>
                               </w:rPr>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1859279</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>99060</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1485900" cy="1289685"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1109" name="image214.jpg"/>
+                <wp:docPr id="1385" name="image241.jpg"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image214.jpg"/>
+                        <pic:cNvPr id="0" name="image241.jpg"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId32"/>
                         <a:srcRect b="0" l="0" r="0" t="0"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1485900" cy="1289685"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>3602355</wp:posOffset>
+                  <wp:posOffset>3602354</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>99060</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1638300" cy="1289685"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1108" name=""/>
+                <wp:docPr id="1384" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1638300" cy="1289685"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln cap="flat" cmpd="sng" w="9525" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00C8711B" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                             <w:pPr>
                               <w:pStyle w:val="Normal"/>
                               <w:suppressAutoHyphens w:val="1"/>
                               <w:spacing w:line="1" w:lineRule="atLeast"/>
                               <w:ind w:leftChars="-1" w:rightChars="0" w:firstLineChars="-1"/>
                               <w:jc w:val="center"/>
                               <w:textDirection w:val="btLr"/>
                               <w:textAlignment w:val="top"/>
                               <w:outlineLvl w:val="0"/>
                               <w:rPr>
                                 <w:w w:val="100"/>
                                 <w:position w:val="-1"/>
                                 <w:effect w:val="none"/>
                                 <w:vertAlign w:val="baseline"/>
                                 <w:cs w:val="0"/>
                                 <w:em w:val="none"/>
                                 <w:lang/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidDel="000000-1" w:rsidR="13136155" w:rsidRPr="16667397">
+                            <w:r w:rsidDel="00000000" w:rsidR="13136155" w:rsidRPr="16667397">
                               <w:rPr>
                                 <w:noProof w:val="1"/>
                                 <w:w w:val="100"/>
                                 <w:position w:val="-1"/>
                                 <w:effect w:val="none"/>
                                 <w:vertAlign w:val="baseline"/>
                                 <w:cs w:val="0"/>
                                 <w:em w:val="none"/>
                                 <w:lang w:eastAsia="und" w:val="und"/>
                                 <w:specVanish w:val="1"/>
                               </w:rPr>
                               <w:drawing>
                                 <wp:inline distB="0" distT="0" distL="114300" distR="114300">
                                   <wp:extent cx="1447165" cy="1084580"/>
                                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
                                   <wp:docPr descr="DSC04965.JPG" id="1068" name="图片 460"/>
                                   <a:graphic>
                                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:pic>
                                         <pic:nvPicPr>
                                           <pic:cNvPr descr="DSC04965.JPG" id="1068" name="图片 460"/>
                                           <pic:cNvPicPr/>
                                         </pic:nvPicPr>
                                         <pic:blipFill>
                                           <a:blip r:embed="rId2"/>
@@ -1667,206 +1699,206 @@
                                           <a:stretch>
                                             <a:fillRect/>
                                           </a:stretch>
                                         </pic:blipFill>
                                         <pic:spPr bwMode="clr">
                                           <a:xfrm>
                                             <a:ext cx="1447165" cy="1084580"/>
                                           </a:xfrm>
                                           <a:prstGeom prst="rect">
                                             <a:avLst/>
                                           </a:prstGeom>
                                           <a:noFill/>
                                           <a:ln cap="rnd" cmpd="sng" w="9525" algn="ctr">
                                             <a:noFill/>
                                             <a:miter lim="800000"/>
                                             <a:headEnd/>
                                             <a:tailEnd/>
                                           </a:ln>
                                         </pic:spPr>
                                       </pic:pic>
                                     </a:graphicData>
                                   </a:graphic>
                                 </wp:inline>
                               </w:drawing>
                             </w:r>
-                            <w:r w:rsidDel="000000-1" w:rsidR="13136155" w:rsidRPr="000000-1">
+                            <w:r w:rsidDel="00000000" w:rsidR="13136155" w:rsidRPr="00000000">
                               <w:rPr>
                                 <w:w w:val="100"/>
                                 <w:position w:val="-1"/>
                                 <w:effect w:val="none"/>
                                 <w:vertAlign w:val="baseline"/>
                                 <w:cs w:val="0"/>
                                 <w:em w:val="none"/>
                                 <w:lang/>
                               </w:rPr>
                             </w:r>
                           </w:p>
                           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                             <w:pPr>
                               <w:pStyle w:val="Normal"/>
                               <w:suppressAutoHyphens w:val="1"/>
                               <w:spacing w:line="1" w:lineRule="atLeast"/>
                               <w:ind w:leftChars="-1" w:rightChars="0" w:firstLineChars="-1"/>
                               <w:textDirection w:val="btLr"/>
                               <w:textAlignment w:val="top"/>
                               <w:outlineLvl w:val="0"/>
                               <w:rPr>
                                 <w:w w:val="100"/>
                                 <w:position w:val="-1"/>
                                 <w:effect w:val="none"/>
                                 <w:vertAlign w:val="baseline"/>
                                 <w:cs w:val="0"/>
                                 <w:em w:val="none"/>
                                 <w:lang/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidDel="000000-1" w:rsidR="13136155" w:rsidRPr="000000-1">
+                            <w:r w:rsidDel="00000000" w:rsidR="13136155" w:rsidRPr="00000000">
                               <w:rPr>
                                 <w:w w:val="100"/>
                                 <w:position w:val="-1"/>
                                 <w:effect w:val="none"/>
                                 <w:vertAlign w:val="baseline"/>
                                 <w:cs w:val="0"/>
                                 <w:em w:val="none"/>
                                 <w:lang/>
                               </w:rPr>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>3602355</wp:posOffset>
+                  <wp:posOffset>3602354</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>99060</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1638300" cy="1289685"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1108" name="image205.jpg"/>
+                <wp:docPr id="1384" name="image239.jpg"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image205.jpg"/>
+                        <pic:cNvPr id="0" name="image239.jpg"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId33"/>
                         <a:srcRect b="0" l="0" r="0" t="0"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1638300" cy="1289685"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>1</wp:posOffset>
+                  <wp:posOffset>2</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>99060</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1673860" cy="1289685"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1111" name=""/>
+                <wp:docPr id="1387" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1673860" cy="1289685"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln cap="flat" cmpd="sng" w="9525" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00C8711B" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                             <w:pPr>
                               <w:pStyle w:val="Normal"/>
                               <w:suppressAutoHyphens w:val="1"/>
                               <w:spacing w:line="1" w:lineRule="atLeast"/>
                               <w:ind w:leftChars="-1" w:rightChars="0" w:firstLineChars="-1"/>
                               <w:jc w:val="center"/>
                               <w:textDirection w:val="btLr"/>
                               <w:textAlignment w:val="top"/>
                               <w:outlineLvl w:val="0"/>
                               <w:rPr>
                                 <w:w w:val="100"/>
                                 <w:position w:val="-1"/>
                                 <w:effect w:val="none"/>
                                 <w:vertAlign w:val="baseline"/>
                                 <w:cs w:val="0"/>
                                 <w:em w:val="none"/>
                                 <w:lang/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidDel="000000-1" w:rsidR="13136155" w:rsidRPr="16667397">
+                            <w:r w:rsidDel="00000000" w:rsidR="13136155" w:rsidRPr="16667397">
                               <w:rPr>
                                 <w:noProof w:val="1"/>
                                 <w:w w:val="100"/>
                                 <w:position w:val="-1"/>
                                 <w:effect w:val="none"/>
                                 <w:vertAlign w:val="baseline"/>
                                 <w:cs w:val="0"/>
                                 <w:em w:val="none"/>
                                 <w:lang w:eastAsia="und" w:val="und"/>
                                 <w:specVanish w:val="1"/>
                               </w:rPr>
                               <w:drawing>
                                 <wp:inline distB="0" distT="0" distL="114300" distR="114300">
                                   <wp:extent cx="1483360" cy="1099185"/>
                                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
                                   <wp:docPr descr="IMG_20150427_140825.jpg" id="1069" name="图片 4"/>
                                   <a:graphic>
                                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:pic>
                                         <pic:nvPicPr>
                                           <pic:cNvPr descr="IMG_20150427_140825.jpg" id="1069" name="图片 4"/>
                                           <pic:cNvPicPr/>
                                         </pic:nvPicPr>
                                         <pic:blipFill>
                                           <a:blip r:embed="rId3"/>
@@ -1874,121 +1906,121 @@
                                           <a:stretch>
                                             <a:fillRect/>
                                           </a:stretch>
                                         </pic:blipFill>
                                         <pic:spPr bwMode="clr">
                                           <a:xfrm>
                                             <a:ext cx="1483360" cy="1099185"/>
                                           </a:xfrm>
                                           <a:prstGeom prst="rect">
                                             <a:avLst/>
                                           </a:prstGeom>
                                           <a:noFill/>
                                           <a:ln cap="rnd" cmpd="sng" w="9525" algn="ctr">
                                             <a:noFill/>
                                             <a:miter lim="800000"/>
                                             <a:headEnd/>
                                             <a:tailEnd/>
                                           </a:ln>
                                         </pic:spPr>
                                       </pic:pic>
                                     </a:graphicData>
                                   </a:graphic>
                                 </wp:inline>
                               </w:drawing>
                             </w:r>
-                            <w:r w:rsidDel="000000-1" w:rsidR="13136155" w:rsidRPr="000000-1">
+                            <w:r w:rsidDel="00000000" w:rsidR="13136155" w:rsidRPr="00000000">
                               <w:rPr>
                                 <w:w w:val="100"/>
                                 <w:position w:val="-1"/>
                                 <w:effect w:val="none"/>
                                 <w:vertAlign w:val="baseline"/>
                                 <w:cs w:val="0"/>
                                 <w:em w:val="none"/>
                                 <w:lang/>
                               </w:rPr>
                             </w:r>
                           </w:p>
                           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                             <w:pPr>
                               <w:pStyle w:val="Normal"/>
                               <w:suppressAutoHyphens w:val="1"/>
                               <w:spacing w:line="1" w:lineRule="atLeast"/>
                               <w:ind w:leftChars="-1" w:rightChars="0" w:firstLineChars="-1"/>
                               <w:textDirection w:val="btLr"/>
                               <w:textAlignment w:val="top"/>
                               <w:outlineLvl w:val="0"/>
                               <w:rPr>
                                 <w:w w:val="100"/>
                                 <w:position w:val="-1"/>
                                 <w:effect w:val="none"/>
                                 <w:vertAlign w:val="baseline"/>
                                 <w:cs w:val="0"/>
                                 <w:em w:val="none"/>
                                 <w:lang/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidDel="000000-1" w:rsidR="13136155" w:rsidRPr="000000-1">
+                            <w:r w:rsidDel="00000000" w:rsidR="13136155" w:rsidRPr="00000000">
                               <w:rPr>
                                 <w:w w:val="100"/>
                                 <w:position w:val="-1"/>
                                 <w:effect w:val="none"/>
                                 <w:vertAlign w:val="baseline"/>
                                 <w:cs w:val="0"/>
                                 <w:em w:val="none"/>
                                 <w:lang/>
                               </w:rPr>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>1</wp:posOffset>
+                  <wp:posOffset>2</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>99060</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1673860" cy="1289685"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1111" name="image216.jpg"/>
+                <wp:docPr id="1387" name="image230.jpg"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image216.jpg"/>
+                        <pic:cNvPr id="0" name="image230.jpg"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId34"/>
                         <a:srcRect b="0" l="0" r="0" t="0"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1673860" cy="1289685"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
@@ -2102,97 +2134,97 @@
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1859279</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>100965</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1497965" cy="1289685"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1110" name=""/>
+                <wp:docPr id="1386" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1497965" cy="1289685"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln cap="flat" cmpd="sng" w="9525" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00C8711B" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                             <w:pPr>
                               <w:pStyle w:val="Normal"/>
                               <w:suppressAutoHyphens w:val="1"/>
                               <w:spacing w:line="1" w:lineRule="atLeast"/>
                               <w:ind w:leftChars="-1" w:rightChars="0" w:firstLineChars="-1"/>
                               <w:jc w:val="center"/>
                               <w:textDirection w:val="btLr"/>
                               <w:textAlignment w:val="top"/>
                               <w:outlineLvl w:val="0"/>
                               <w:rPr>
                                 <w:noProof w:val="1"/>
                                 <w:w w:val="100"/>
                                 <w:position w:val="-1"/>
                                 <w:effect w:val="none"/>
                                 <w:vertAlign w:val="baseline"/>
                                 <w:cs w:val="0"/>
                                 <w:em w:val="none"/>
                                 <w:lang w:eastAsia="und" w:val="und"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidDel="000000-1" w:rsidR="13136155" w:rsidRPr="16667397">
+                            <w:r w:rsidDel="00000000" w:rsidR="13136155" w:rsidRPr="16667397">
                               <w:rPr>
                                 <w:noProof w:val="1"/>
                                 <w:w w:val="100"/>
                                 <w:position w:val="-1"/>
                                 <w:effect w:val="none"/>
                                 <w:vertAlign w:val="baseline"/>
                                 <w:cs w:val="0"/>
                                 <w:em w:val="none"/>
                                 <w:lang w:eastAsia="und" w:val="und"/>
                                 <w:specVanish w:val="1"/>
                               </w:rPr>
                               <w:drawing>
                                 <wp:inline distB="0" distT="0" distL="114300" distR="114300">
                                   <wp:extent cx="1308735" cy="981075"/>
                                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
                                   <wp:docPr descr="DSC04969.JPG" id="1070" name="图片 457"/>
                                   <a:graphic>
                                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:pic>
                                         <pic:nvPicPr>
                                           <pic:cNvPr descr="DSC04969.JPG" id="1070" name="图片 457"/>
                                           <pic:cNvPicPr/>
                                         </pic:nvPicPr>
                                         <pic:blipFill>
                                           <a:blip r:embed="rId4"/>
@@ -2200,206 +2232,206 @@
                                           <a:stretch>
                                             <a:fillRect/>
                                           </a:stretch>
                                         </pic:blipFill>
                                         <pic:spPr bwMode="clr">
                                           <a:xfrm>
                                             <a:ext cx="1308735" cy="981075"/>
                                           </a:xfrm>
                                           <a:prstGeom prst="rect">
                                             <a:avLst/>
                                           </a:prstGeom>
                                           <a:noFill/>
                                           <a:ln cap="rnd" cmpd="sng" w="9525" algn="ctr">
                                             <a:noFill/>
                                             <a:miter lim="800000"/>
                                             <a:headEnd/>
                                             <a:tailEnd/>
                                           </a:ln>
                                         </pic:spPr>
                                       </pic:pic>
                                     </a:graphicData>
                                   </a:graphic>
                                 </wp:inline>
                               </w:drawing>
                             </w:r>
-                            <w:r w:rsidDel="000000-1" w:rsidR="13136155" w:rsidRPr="000000-1">
+                            <w:r w:rsidDel="00000000" w:rsidR="13136155" w:rsidRPr="00000000">
                               <w:rPr>
                                 <w:noProof w:val="1"/>
                                 <w:w w:val="100"/>
                                 <w:position w:val="-1"/>
                                 <w:effect w:val="none"/>
                                 <w:vertAlign w:val="baseline"/>
                                 <w:cs w:val="0"/>
                                 <w:em w:val="none"/>
                                 <w:lang w:eastAsia="und" w:val="und"/>
                               </w:rPr>
                             </w:r>
                           </w:p>
                           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                             <w:pPr>
                               <w:pStyle w:val="Normal"/>
                               <w:suppressAutoHyphens w:val="1"/>
                               <w:spacing w:line="1" w:lineRule="atLeast"/>
                               <w:ind w:leftChars="-1" w:rightChars="0" w:firstLineChars="-1"/>
                               <w:textDirection w:val="btLr"/>
                               <w:textAlignment w:val="top"/>
                               <w:outlineLvl w:val="0"/>
                               <w:rPr>
                                 <w:w w:val="100"/>
                                 <w:position w:val="-1"/>
                                 <w:effect w:val="none"/>
                                 <w:vertAlign w:val="baseline"/>
                                 <w:cs w:val="0"/>
                                 <w:em w:val="none"/>
                                 <w:lang/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidDel="000000-1" w:rsidR="13136155" w:rsidRPr="000000-1">
+                            <w:r w:rsidDel="00000000" w:rsidR="13136155" w:rsidRPr="00000000">
                               <w:rPr>
                                 <w:w w:val="100"/>
                                 <w:position w:val="-1"/>
                                 <w:effect w:val="none"/>
                                 <w:vertAlign w:val="baseline"/>
                                 <w:cs w:val="0"/>
                                 <w:em w:val="none"/>
                                 <w:lang/>
                               </w:rPr>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1859279</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>100965</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1497965" cy="1289685"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1110" name="image215.jpg"/>
+                <wp:docPr id="1386" name="image237.jpg"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image215.jpg"/>
+                        <pic:cNvPr id="0" name="image237.jpg"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId35"/>
                         <a:srcRect b="0" l="0" r="0" t="0"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1497965" cy="1289685"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>5716</wp:posOffset>
+                  <wp:posOffset>5717</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>99060</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1628140" cy="1285875"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1092" name=""/>
+                <wp:docPr id="1368" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1628140" cy="1285875"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln cap="flat" cmpd="sng" w="9525" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00C8711B" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                             <w:pPr>
                               <w:pStyle w:val="Normal"/>
                               <w:suppressAutoHyphens w:val="1"/>
                               <w:spacing w:line="1" w:lineRule="atLeast"/>
                               <w:ind w:leftChars="-1" w:rightChars="0" w:firstLineChars="-1"/>
                               <w:textDirection w:val="btLr"/>
                               <w:textAlignment w:val="top"/>
                               <w:outlineLvl w:val="0"/>
                               <w:rPr>
                                 <w:w w:val="100"/>
                                 <w:position w:val="-1"/>
                                 <w:effect w:val="none"/>
                                 <w:vertAlign w:val="baseline"/>
                                 <w:cs w:val="0"/>
                                 <w:em w:val="none"/>
                                 <w:lang/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidDel="000000-1" w:rsidR="13136155" w:rsidRPr="16667397">
+                            <w:r w:rsidDel="00000000" w:rsidR="13136155" w:rsidRPr="16667397">
                               <w:rPr>
                                 <w:noProof w:val="1"/>
                                 <w:w w:val="100"/>
                                 <w:position w:val="-1"/>
                                 <w:effect w:val="none"/>
                                 <w:vertAlign w:val="baseline"/>
                                 <w:cs w:val="0"/>
                                 <w:em w:val="none"/>
                                 <w:lang w:eastAsia="und" w:val="und"/>
                                 <w:specVanish w:val="1"/>
                               </w:rPr>
                               <w:drawing>
                                 <wp:inline distB="0" distT="0" distL="114300" distR="114300">
                                   <wp:extent cx="1430655" cy="1072515"/>
                                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
                                   <wp:docPr descr="IMG_20150707_161332694.jpg" id="1071" name="图片 448"/>
                                   <a:graphic>
                                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:pic>
                                         <pic:nvPicPr>
                                           <pic:cNvPr descr="IMG_20150707_161332694.jpg" id="1071" name="图片 448"/>
                                           <pic:cNvPicPr/>
                                         </pic:nvPicPr>
                                         <pic:blipFill>
                                           <a:blip r:embed="rId5"/>
@@ -2407,205 +2439,205 @@
                                           <a:stretch>
                                             <a:fillRect/>
                                           </a:stretch>
                                         </pic:blipFill>
                                         <pic:spPr bwMode="clr">
                                           <a:xfrm>
                                             <a:ext cx="1430655" cy="1072515"/>
                                           </a:xfrm>
                                           <a:prstGeom prst="rect">
                                             <a:avLst/>
                                           </a:prstGeom>
                                           <a:noFill/>
                                           <a:ln cap="rnd" cmpd="sng" w="9525" algn="ctr">
                                             <a:noFill/>
                                             <a:miter lim="800000"/>
                                             <a:headEnd/>
                                             <a:tailEnd/>
                                           </a:ln>
                                         </pic:spPr>
                                       </pic:pic>
                                     </a:graphicData>
                                   </a:graphic>
                                 </wp:inline>
                               </w:drawing>
                             </w:r>
-                            <w:r w:rsidDel="000000-1" w:rsidR="13136155" w:rsidRPr="000000-1">
+                            <w:r w:rsidDel="00000000" w:rsidR="13136155" w:rsidRPr="00000000">
                               <w:rPr>
                                 <w:w w:val="100"/>
                                 <w:position w:val="-1"/>
                                 <w:effect w:val="none"/>
                                 <w:vertAlign w:val="baseline"/>
                                 <w:cs w:val="0"/>
                                 <w:em w:val="none"/>
                                 <w:lang/>
                               </w:rPr>
                             </w:r>
                           </w:p>
                           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                             <w:pPr>
                               <w:pStyle w:val="Normal"/>
                               <w:suppressAutoHyphens w:val="1"/>
                               <w:spacing w:line="1" w:lineRule="atLeast"/>
                               <w:ind w:leftChars="-1" w:rightChars="0" w:firstLineChars="-1"/>
                               <w:textDirection w:val="btLr"/>
                               <w:textAlignment w:val="top"/>
                               <w:outlineLvl w:val="0"/>
                               <w:rPr>
                                 <w:w w:val="100"/>
                                 <w:position w:val="-1"/>
                                 <w:effect w:val="none"/>
                                 <w:vertAlign w:val="baseline"/>
                                 <w:cs w:val="0"/>
                                 <w:em w:val="none"/>
                                 <w:lang/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidDel="000000-1" w:rsidR="13136155" w:rsidRPr="000000-1">
+                            <w:r w:rsidDel="00000000" w:rsidR="13136155" w:rsidRPr="00000000">
                               <w:rPr>
                                 <w:w w:val="100"/>
                                 <w:position w:val="-1"/>
                                 <w:effect w:val="none"/>
                                 <w:vertAlign w:val="baseline"/>
                                 <w:cs w:val="0"/>
                                 <w:em w:val="none"/>
                                 <w:lang/>
                               </w:rPr>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>5716</wp:posOffset>
+                  <wp:posOffset>5717</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>99060</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1628140" cy="1285875"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1092" name="image163.jpg"/>
+                <wp:docPr id="1368" name="image175.jpg"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image163.jpg"/>
+                        <pic:cNvPr id="0" name="image175.jpg"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId36"/>
                         <a:srcRect b="0" l="0" r="0" t="0"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1628140" cy="1285875"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3657600</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>100965</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1644650" cy="1287780"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1091" name=""/>
+                <wp:docPr id="1367" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1644650" cy="1287780"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln cap="flat" cmpd="sng" w="9525" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00C8711B" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                             <w:pPr>
                               <w:pStyle w:val="Normal"/>
                               <w:suppressAutoHyphens w:val="1"/>
                               <w:spacing w:line="1" w:lineRule="atLeast"/>
                               <w:ind w:leftChars="-1" w:rightChars="0" w:firstLineChars="-1"/>
                               <w:textDirection w:val="btLr"/>
                               <w:textAlignment w:val="top"/>
                               <w:outlineLvl w:val="0"/>
                               <w:rPr>
                                 <w:w w:val="100"/>
                                 <w:position w:val="-1"/>
                                 <w:effect w:val="none"/>
                                 <w:vertAlign w:val="baseline"/>
                                 <w:cs w:val="0"/>
                                 <w:em w:val="none"/>
                                 <w:lang/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidDel="000000-1" w:rsidR="13136155" w:rsidRPr="16667397">
+                            <w:r w:rsidDel="00000000" w:rsidR="13136155" w:rsidRPr="16667397">
                               <w:rPr>
                                 <w:noProof w:val="1"/>
                                 <w:w w:val="100"/>
                                 <w:position w:val="-1"/>
                                 <w:effect w:val="none"/>
                                 <w:vertAlign w:val="baseline"/>
                                 <w:cs w:val="0"/>
                                 <w:em w:val="none"/>
                                 <w:lang w:eastAsia="und" w:val="und"/>
                                 <w:specVanish w:val="1"/>
                               </w:rPr>
                               <w:drawing>
                                 <wp:inline distB="0" distT="0" distL="114300" distR="114300">
                                   <wp:extent cx="1456690" cy="1079500"/>
                                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
                                   <wp:docPr descr="IMG_20150228_170300.jpg" id="1072" name="图片 449"/>
                                   <a:graphic>
                                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:pic>
                                         <pic:nvPicPr>
                                           <pic:cNvPr descr="IMG_20150228_170300.jpg" id="1072" name="图片 449"/>
                                           <pic:cNvPicPr/>
                                         </pic:nvPicPr>
                                         <pic:blipFill>
                                           <a:blip r:embed="rId6"/>
@@ -2613,121 +2645,121 @@
                                           <a:stretch>
                                             <a:fillRect/>
                                           </a:stretch>
                                         </pic:blipFill>
                                         <pic:spPr bwMode="clr">
                                           <a:xfrm>
                                             <a:ext cx="1456690" cy="1079500"/>
                                           </a:xfrm>
                                           <a:prstGeom prst="rect">
                                             <a:avLst/>
                                           </a:prstGeom>
                                           <a:noFill/>
                                           <a:ln cap="rnd" cmpd="sng" w="9525" algn="ctr">
                                             <a:noFill/>
                                             <a:miter lim="800000"/>
                                             <a:headEnd/>
                                             <a:tailEnd/>
                                           </a:ln>
                                         </pic:spPr>
                                       </pic:pic>
                                     </a:graphicData>
                                   </a:graphic>
                                 </wp:inline>
                               </w:drawing>
                             </w:r>
-                            <w:r w:rsidDel="000000-1" w:rsidR="13136155" w:rsidRPr="000000-1">
+                            <w:r w:rsidDel="00000000" w:rsidR="13136155" w:rsidRPr="00000000">
                               <w:rPr>
                                 <w:w w:val="100"/>
                                 <w:position w:val="-1"/>
                                 <w:effect w:val="none"/>
                                 <w:vertAlign w:val="baseline"/>
                                 <w:cs w:val="0"/>
                                 <w:em w:val="none"/>
                                 <w:lang/>
                               </w:rPr>
                             </w:r>
                           </w:p>
                           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                             <w:pPr>
                               <w:pStyle w:val="Normal"/>
                               <w:suppressAutoHyphens w:val="1"/>
                               <w:spacing w:line="1" w:lineRule="atLeast"/>
                               <w:ind w:leftChars="-1" w:rightChars="0" w:firstLineChars="-1"/>
                               <w:textDirection w:val="btLr"/>
                               <w:textAlignment w:val="top"/>
                               <w:outlineLvl w:val="0"/>
                               <w:rPr>
                                 <w:w w:val="100"/>
                                 <w:position w:val="-1"/>
                                 <w:effect w:val="none"/>
                                 <w:vertAlign w:val="baseline"/>
                                 <w:cs w:val="0"/>
                                 <w:em w:val="none"/>
                                 <w:lang/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidDel="000000-1" w:rsidR="13136155" w:rsidRPr="000000-1">
+                            <w:r w:rsidDel="00000000" w:rsidR="13136155" w:rsidRPr="00000000">
                               <w:rPr>
                                 <w:w w:val="100"/>
                                 <w:position w:val="-1"/>
                                 <w:effect w:val="none"/>
                                 <w:vertAlign w:val="baseline"/>
                                 <w:cs w:val="0"/>
                                 <w:em w:val="none"/>
                                 <w:lang/>
                               </w:rPr>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3657600</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>100965</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1644650" cy="1287780"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1091" name="image161.jpg"/>
+                <wp:docPr id="1367" name="image171.jpg"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image161.jpg"/>
+                        <pic:cNvPr id="0" name="image171.jpg"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId37"/>
                         <a:srcRect b="0" l="0" r="0" t="0"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1644650" cy="1287780"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
@@ -2799,173 +2831,216 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> Power Input Assay    Massage machine adapter board assay   Massage machine assay   </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>406400</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>25400</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="635" cy="635"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1133" name=""/>
+                <wp:docPr id="1409" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr/>
                       <wpg:grpSpPr>
                         <a:xfrm>
-                          <a:off x="5340900" y="3774900"/>
+                          <a:off x="5341200" y="3775200"/>
                           <a:ext cx="635" cy="635"/>
-                          <a:chOff x="5340900" y="3774900"/>
-                          <a:chExt cx="10200" cy="10200"/>
+                          <a:chOff x="5341200" y="3775200"/>
+                          <a:chExt cx="9600" cy="9600"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <wpg:grpSp>
                         <wpg:cNvGrpSpPr/>
                         <wpg:grpSpPr>
                           <a:xfrm>
                             <a:off x="5345683" y="3779683"/>
                             <a:ext cx="635" cy="635"/>
-                            <a:chOff x="2632" y="1998"/>
-                            <a:chExt cx="7200" cy="4212"/>
+                            <a:chOff x="5340900" y="3774900"/>
+                            <a:chExt cx="10200" cy="10200"/>
                           </a:xfrm>
                         </wpg:grpSpPr>
                         <wps:wsp>
                           <wps:cNvSpPr/>
                           <wps:cNvPr id="24" name="Shape 24"/>
                           <wps:spPr>
                             <a:xfrm>
-                              <a:off x="2632" y="1998"/>
-                              <a:ext cx="7200" cy="4200"/>
+                              <a:off x="5340900" y="3774900"/>
+                              <a:ext cx="10200" cy="10200"/>
                             </a:xfrm>
                             <a:prstGeom prst="rect">
                               <a:avLst/>
                             </a:prstGeom>
                             <a:noFill/>
                             <a:ln>
                               <a:noFill/>
                             </a:ln>
                           </wps:spPr>
                           <wps:txbx>
                             <w:txbxContent>
                               <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                                 <w:pPr>
                                   <w:spacing w:after="0" w:before="0" w:line="240"/>
                                   <w:ind w:left="0" w:right="0" w:firstLine="0"/>
                                   <w:jc w:val="left"/>
                                   <w:textDirection w:val="btLr"/>
                                 </w:pPr>
                               </w:p>
                             </w:txbxContent>
                           </wps:txbx>
                           <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
                             <a:noAutofit/>
                           </wps:bodyPr>
                         </wps:wsp>
-                        <wps:wsp>
-[...2 lines deleted...]
-                          <wps:spPr>
+                        <wpg:grpSp>
+                          <wpg:cNvGrpSpPr/>
+                          <wpg:grpSpPr>
                             <a:xfrm>
-                              <a:off x="2632" y="1998"/>
-                              <a:ext cx="7200" cy="4212"/>
+                              <a:off x="5345683" y="3779683"/>
+                              <a:ext cx="635" cy="635"/>
+                              <a:chOff x="2632" y="1998"/>
+                              <a:chExt cx="7200" cy="4212"/>
                             </a:xfrm>
-                            <a:prstGeom prst="rect">
-[...28 lines deleted...]
-                        </wps:wsp>
+                          </wpg:grpSpPr>
+                          <wps:wsp>
+                            <wps:cNvSpPr/>
+                            <wps:cNvPr id="26" name="Shape 26"/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="2632" y="1998"/>
+                                <a:ext cx="7200" cy="4200"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:noFill/>
+                              <a:ln>
+                                <a:noFill/>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:txbx>
+                              <w:txbxContent>
+                                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                                  <w:pPr>
+                                    <w:spacing w:after="0" w:before="0" w:line="240"/>
+                                    <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                    <w:jc w:val="left"/>
+                                    <w:textDirection w:val="btLr"/>
+                                  </w:pPr>
+                                </w:p>
+                              </w:txbxContent>
+                            </wps:txbx>
+                            <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                          <wps:wsp>
+                            <wps:cNvSpPr/>
+                            <wps:cNvPr id="27" name="Shape 27"/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="2632" y="1998"/>
+                                <a:ext cx="7200" cy="4212"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:noFill/>
+                              <a:ln cap="flat" cmpd="sng" w="9525">
+                                <a:solidFill>
+                                  <a:srgbClr val="000000"/>
+                                </a:solidFill>
+                                <a:prstDash val="solid"/>
+                                <a:miter lim="800000"/>
+                                <a:headEnd len="sm" w="sm" type="none"/>
+                                <a:tailEnd len="sm" w="sm" type="none"/>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:txbx>
+                              <w:txbxContent>
+                                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                                  <w:pPr>
+                                    <w:spacing w:after="0" w:before="0" w:line="240"/>
+                                    <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                    <w:jc w:val="left"/>
+                                    <w:textDirection w:val="btLr"/>
+                                  </w:pPr>
+                                </w:p>
+                              </w:txbxContent>
+                            </wps:txbx>
+                            <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </wpg:grpSp>
                       </wpg:grpSp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>406400</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>25400</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="635" cy="635"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1133" name="image60.png"/>
+                <wp:docPr id="1409" name="image60.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="image60.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId38"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="635" cy="635"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003D">
       <w:pPr>
         <w:tabs>
@@ -2998,496 +3073,487 @@
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="665"/>
           <w:tab w:val="left" w:leader="none" w:pos="14745"/>
         </w:tabs>
         <w:ind w:right="2684"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">                                       </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-          <w:vertAlign w:val="baseline"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="695325" cy="1724025"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1362" name="image282.jpg"/>
+            <wp:docPr id="1631" name="image226.jpg"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image282.jpg"/>
+                    <pic:cNvPr id="0" name="image226.jpg"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId39"/>
+                    <a:blip r:embed="rId38"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="695325" cy="1724025"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">          </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>1255395</wp:posOffset>
+                  <wp:posOffset>9526</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>872489</wp:posOffset>
+                  <wp:posOffset>438150</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1436370" cy="1091565"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1103" name=""/>
+                <wp:docPr id="1379" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1436370" cy="1091565"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln cap="flat" cmpd="sng" w="9525" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00C8711B" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                             <w:pPr>
                               <w:pStyle w:val="Normal"/>
                               <w:suppressAutoHyphens w:val="1"/>
                               <w:spacing w:line="1" w:lineRule="atLeast"/>
                               <w:ind w:leftChars="-1" w:rightChars="0" w:firstLineChars="-1"/>
                               <w:jc w:val="center"/>
                               <w:textDirection w:val="btLr"/>
                               <w:textAlignment w:val="top"/>
                               <w:outlineLvl w:val="0"/>
                               <w:rPr>
                                 <w:w w:val="100"/>
                                 <w:position w:val="-1"/>
                                 <w:effect w:val="none"/>
                                 <w:vertAlign w:val="baseline"/>
                                 <w:cs w:val="0"/>
                                 <w:em w:val="none"/>
                                 <w:lang/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidDel="000000-1" w:rsidR="13136155" w:rsidRPr="16667397">
+                            <w:r w:rsidDel="00000000" w:rsidR="13136155" w:rsidRPr="16667397">
                               <w:rPr>
                                 <w:noProof w:val="1"/>
                                 <w:w w:val="100"/>
                                 <w:position w:val="-1"/>
                                 <w:effect w:val="none"/>
                                 <w:vertAlign w:val="baseline"/>
                                 <w:cs w:val="0"/>
                                 <w:em w:val="none"/>
                                 <w:lang w:eastAsia="und" w:val="und"/>
                                 <w:specVanish w:val="1"/>
                               </w:rPr>
                               <w:drawing>
                                 <wp:inline distB="0" distT="0" distL="114300" distR="114300">
                                   <wp:extent cx="1243965" cy="932180"/>
                                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
                                   <wp:docPr descr="IMG_20000101_08060913.jpg" id="1074" name="图片 450"/>
                                   <a:graphic>
                                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:pic>
                                         <pic:nvPicPr>
                                           <pic:cNvPr descr="IMG_20000101_08060913.jpg" id="1074" name="图片 450"/>
                                           <pic:cNvPicPr/>
                                         </pic:nvPicPr>
                                         <pic:blipFill>
-                                          <a:blip r:embed="rId8"/>
+                                          <a:blip r:embed="rId7"/>
                                           <a:srcRect/>
                                           <a:stretch>
                                             <a:fillRect/>
                                           </a:stretch>
                                         </pic:blipFill>
                                         <pic:spPr bwMode="clr">
                                           <a:xfrm>
                                             <a:ext cx="1243965" cy="932180"/>
                                           </a:xfrm>
                                           <a:prstGeom prst="rect">
                                             <a:avLst/>
                                           </a:prstGeom>
                                           <a:noFill/>
                                           <a:ln cap="rnd" cmpd="sng" w="9525" algn="ctr">
                                             <a:noFill/>
                                             <a:miter lim="800000"/>
                                             <a:headEnd/>
                                             <a:tailEnd/>
                                           </a:ln>
                                         </pic:spPr>
                                       </pic:pic>
                                     </a:graphicData>
                                   </a:graphic>
                                 </wp:inline>
                               </w:drawing>
                             </w:r>
-                            <w:r w:rsidDel="000000-1" w:rsidR="13136155" w:rsidRPr="000000-1">
+                            <w:r w:rsidDel="00000000" w:rsidR="13136155" w:rsidRPr="00000000">
                               <w:rPr>
                                 <w:w w:val="100"/>
                                 <w:position w:val="-1"/>
                                 <w:effect w:val="none"/>
                                 <w:vertAlign w:val="baseline"/>
                                 <w:cs w:val="0"/>
                                 <w:em w:val="none"/>
                                 <w:lang/>
                               </w:rPr>
                             </w:r>
                           </w:p>
                           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                             <w:pPr>
                               <w:pStyle w:val="Normal"/>
                               <w:suppressAutoHyphens w:val="1"/>
                               <w:spacing w:line="1" w:lineRule="atLeast"/>
                               <w:ind w:leftChars="-1" w:rightChars="0" w:firstLineChars="-1"/>
                               <w:textDirection w:val="btLr"/>
                               <w:textAlignment w:val="top"/>
                               <w:outlineLvl w:val="0"/>
                               <w:rPr>
                                 <w:w w:val="100"/>
                                 <w:position w:val="-1"/>
                                 <w:effect w:val="none"/>
                                 <w:vertAlign w:val="baseline"/>
                                 <w:cs w:val="0"/>
                                 <w:em w:val="none"/>
                                 <w:lang/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidDel="000000-1" w:rsidR="13136155" w:rsidRPr="000000-1">
+                            <w:r w:rsidDel="00000000" w:rsidR="13136155" w:rsidRPr="00000000">
                               <w:rPr>
                                 <w:w w:val="100"/>
                                 <w:position w:val="-1"/>
                                 <w:effect w:val="none"/>
                                 <w:vertAlign w:val="baseline"/>
                                 <w:cs w:val="0"/>
                                 <w:em w:val="none"/>
                                 <w:lang/>
                               </w:rPr>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>1255395</wp:posOffset>
+                  <wp:posOffset>9526</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>872489</wp:posOffset>
+                  <wp:posOffset>438150</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1436370" cy="1091565"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1103" name="image183.jpg"/>
+                <wp:docPr id="1379" name="image218.jpg"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image183.jpg"/>
+                        <pic:cNvPr id="0" name="image218.jpg"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId40"/>
+                        <a:blip r:embed="rId39"/>
                         <a:srcRect b="0" l="0" r="0" t="0"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1436370" cy="1091565"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>3025140</wp:posOffset>
+                  <wp:posOffset>4638675</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>872489</wp:posOffset>
+                  <wp:posOffset>647700</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1362710" cy="1021080"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1093" name=""/>
+                <wp:docPr id="1378" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1362710" cy="1021080"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln cap="flat" cmpd="sng" w="9525" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00C8711B" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                             <w:pPr>
                               <w:pStyle w:val="Normal"/>
                               <w:suppressAutoHyphens w:val="1"/>
                               <w:spacing w:line="1" w:lineRule="atLeast"/>
                               <w:ind w:leftChars="-1" w:rightChars="0" w:firstLineChars="-1"/>
                               <w:jc w:val="center"/>
                               <w:textDirection w:val="btLr"/>
                               <w:textAlignment w:val="top"/>
                               <w:outlineLvl w:val="0"/>
                               <w:rPr>
                                 <w:w w:val="100"/>
                                 <w:position w:val="-1"/>
                                 <w:effect w:val="none"/>
                                 <w:vertAlign w:val="baseline"/>
                                 <w:cs w:val="0"/>
                                 <w:em w:val="none"/>
                                 <w:lang/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidDel="000000-1" w:rsidR="13136155" w:rsidRPr="16667397">
+                            <w:r w:rsidDel="00000000" w:rsidR="13136155" w:rsidRPr="16667397">
                               <w:rPr>
                                 <w:noProof w:val="1"/>
                                 <w:w w:val="100"/>
                                 <w:position w:val="-1"/>
                                 <w:effect w:val="none"/>
                                 <w:vertAlign w:val="baseline"/>
                                 <w:cs w:val="0"/>
                                 <w:em w:val="none"/>
                                 <w:lang w:eastAsia="und" w:val="und"/>
                                 <w:specVanish w:val="1"/>
                               </w:rPr>
                               <w:drawing>
                                 <wp:inline distB="0" distT="0" distL="114300" distR="114300">
                                   <wp:extent cx="1575435" cy="1181100"/>
                                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
                                   <wp:docPr descr="IMG_20150707_160929552.jpg" id="1073" name="图片 451"/>
                                   <a:graphic>
                                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:pic>
                                         <pic:nvPicPr>
                                           <pic:cNvPr descr="IMG_20150707_160929552.jpg" id="1073" name="图片 451"/>
                                           <pic:cNvPicPr/>
                                         </pic:nvPicPr>
                                         <pic:blipFill>
-                                          <a:blip r:embed="rId7"/>
+                                          <a:blip r:embed="rId8"/>
                                           <a:srcRect/>
                                           <a:stretch>
                                             <a:fillRect/>
                                           </a:stretch>
                                         </pic:blipFill>
                                         <pic:spPr bwMode="clr">
                                           <a:xfrm>
                                             <a:ext cx="1575435" cy="1181100"/>
                                           </a:xfrm>
                                           <a:prstGeom prst="rect">
                                             <a:avLst/>
                                           </a:prstGeom>
                                           <a:noFill/>
                                           <a:ln cap="rnd" cmpd="sng" w="9525" algn="ctr">
                                             <a:noFill/>
                                             <a:miter lim="800000"/>
                                             <a:headEnd/>
                                             <a:tailEnd/>
                                           </a:ln>
                                         </pic:spPr>
                                       </pic:pic>
                                     </a:graphicData>
                                   </a:graphic>
                                 </wp:inline>
                               </w:drawing>
                             </w:r>
-                            <w:r w:rsidDel="000000-1" w:rsidR="13136155" w:rsidRPr="000000-1">
+                            <w:r w:rsidDel="00000000" w:rsidR="13136155" w:rsidRPr="00000000">
                               <w:rPr>
                                 <w:w w:val="100"/>
                                 <w:position w:val="-1"/>
                                 <w:effect w:val="none"/>
                                 <w:vertAlign w:val="baseline"/>
                                 <w:cs w:val="0"/>
                                 <w:em w:val="none"/>
                                 <w:lang/>
                               </w:rPr>
                             </w:r>
                           </w:p>
                           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                             <w:pPr>
                               <w:pStyle w:val="Normal"/>
                               <w:suppressAutoHyphens w:val="1"/>
                               <w:spacing w:line="1" w:lineRule="atLeast"/>
                               <w:ind w:leftChars="-1" w:rightChars="0" w:firstLineChars="-1"/>
                               <w:textDirection w:val="btLr"/>
                               <w:textAlignment w:val="top"/>
                               <w:outlineLvl w:val="0"/>
                               <w:rPr>
                                 <w:w w:val="100"/>
                                 <w:position w:val="-1"/>
                                 <w:effect w:val="none"/>
                                 <w:vertAlign w:val="baseline"/>
                                 <w:cs w:val="0"/>
                                 <w:em w:val="none"/>
                                 <w:lang/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidDel="000000-1" w:rsidR="13136155" w:rsidRPr="000000-1">
+                            <w:r w:rsidDel="00000000" w:rsidR="13136155" w:rsidRPr="00000000">
                               <w:rPr>
                                 <w:w w:val="100"/>
                                 <w:position w:val="-1"/>
                                 <w:effect w:val="none"/>
                                 <w:vertAlign w:val="baseline"/>
                                 <w:cs w:val="0"/>
                                 <w:em w:val="none"/>
                                 <w:lang/>
                               </w:rPr>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>3025140</wp:posOffset>
+                  <wp:posOffset>4638675</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>872489</wp:posOffset>
+                  <wp:posOffset>647700</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1362710" cy="1021080"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1093" name="image162.jpg"/>
+                <wp:docPr id="1378" name="image225.jpg"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image162.jpg"/>
+                        <pic:cNvPr id="0" name="image225.jpg"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId41"/>
+                        <a:blip r:embed="rId40"/>
                         <a:srcRect b="0" l="0" r="0" t="0"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1362710" cy="1021080"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003F">
       <w:pPr>
         <w:tabs>
@@ -3539,96 +3605,96 @@
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2133600</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>161925</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1644650" cy="1244600"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1107" name=""/>
+                <wp:docPr id="1383" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1644650" cy="1244600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln cap="flat" cmpd="sng" w="9525" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00C8711B" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                             <w:pPr>
                               <w:pStyle w:val="Normal"/>
                               <w:suppressAutoHyphens w:val="1"/>
                               <w:spacing w:line="1" w:lineRule="atLeast"/>
                               <w:ind w:leftChars="-1" w:rightChars="0" w:firstLineChars="-1"/>
                               <w:jc w:val="center"/>
                               <w:textDirection w:val="btLr"/>
                               <w:textAlignment w:val="top"/>
                               <w:outlineLvl w:val="0"/>
                               <w:rPr>
                                 <w:w w:val="100"/>
                                 <w:position w:val="-1"/>
                                 <w:effect w:val="none"/>
                                 <w:vertAlign w:val="baseline"/>
                                 <w:cs w:val="0"/>
                                 <w:em w:val="none"/>
                                 <w:lang/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidDel="000000-1" w:rsidR="13136155" w:rsidRPr="16667397">
+                            <w:r w:rsidDel="00000000" w:rsidR="13136155" w:rsidRPr="16667397">
                               <w:rPr>
                                 <w:noProof w:val="1"/>
                                 <w:w w:val="100"/>
                                 <w:position w:val="-1"/>
                                 <w:effect w:val="none"/>
                                 <w:vertAlign w:val="baseline"/>
                                 <w:cs w:val="0"/>
                                 <w:em w:val="none"/>
                                 <w:lang w:eastAsia="und" w:val="und"/>
                                 <w:specVanish w:val="1"/>
                               </w:rPr>
                               <w:drawing>
                                 <wp:inline distB="0" distT="0" distL="114300" distR="114300">
                                   <wp:extent cx="852170" cy="1148715"/>
                                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
                                   <wp:docPr descr="IMG_20150424_095139.jpg" id="1075" name="图片 459"/>
                                   <a:graphic>
                                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:pic>
                                         <pic:nvPicPr>
                                           <pic:cNvPr descr="IMG_20150424_095139.jpg" id="1075" name="图片 459"/>
                                           <pic:cNvPicPr/>
                                         </pic:nvPicPr>
                                         <pic:blipFill>
                                           <a:blip r:embed="rId9"/>
@@ -3636,125 +3702,125 @@
                                           <a:stretch>
                                             <a:fillRect/>
                                           </a:stretch>
                                         </pic:blipFill>
                                         <pic:spPr bwMode="clr">
                                           <a:xfrm>
                                             <a:ext cx="852170" cy="1148715"/>
                                           </a:xfrm>
                                           <a:prstGeom prst="rect">
                                             <a:avLst/>
                                           </a:prstGeom>
                                           <a:noFill/>
                                           <a:ln cap="rnd" cmpd="sng" w="9525" algn="ctr">
                                             <a:noFill/>
                                             <a:miter lim="800000"/>
                                             <a:headEnd/>
                                             <a:tailEnd/>
                                           </a:ln>
                                         </pic:spPr>
                                       </pic:pic>
                                     </a:graphicData>
                                   </a:graphic>
                                 </wp:inline>
                               </w:drawing>
                             </w:r>
-                            <w:r w:rsidDel="000000-1" w:rsidR="13136155" w:rsidRPr="000000-1">
+                            <w:r w:rsidDel="00000000" w:rsidR="13136155" w:rsidRPr="00000000">
                               <w:rPr>
                                 <w:w w:val="100"/>
                                 <w:position w:val="-1"/>
                                 <w:effect w:val="none"/>
                                 <w:vertAlign w:val="baseline"/>
                                 <w:cs w:val="0"/>
                                 <w:em w:val="none"/>
                                 <w:lang/>
                               </w:rPr>
                             </w:r>
                           </w:p>
                           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                             <w:pPr>
                               <w:pStyle w:val="Normal"/>
                               <w:suppressAutoHyphens w:val="1"/>
                               <w:spacing w:line="1" w:lineRule="atLeast"/>
                               <w:ind w:leftChars="-1" w:rightChars="0" w:firstLineChars="-1"/>
                               <w:textDirection w:val="btLr"/>
                               <w:textAlignment w:val="top"/>
                               <w:outlineLvl w:val="0"/>
                               <w:rPr>
                                 <w:w w:val="100"/>
                                 <w:position w:val="-1"/>
                                 <w:effect w:val="none"/>
                                 <w:vertAlign w:val="baseline"/>
                                 <w:cs w:val="0"/>
                                 <w:em w:val="none"/>
                                 <w:lang/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidDel="000000-1" w:rsidR="13136155" w:rsidRPr="000000-1">
+                            <w:r w:rsidDel="00000000" w:rsidR="13136155" w:rsidRPr="00000000">
                               <w:rPr>
                                 <w:w w:val="100"/>
                                 <w:position w:val="-1"/>
                                 <w:effect w:val="none"/>
                                 <w:vertAlign w:val="baseline"/>
                                 <w:cs w:val="0"/>
                                 <w:em w:val="none"/>
                                 <w:lang/>
                               </w:rPr>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2133600</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>161925</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1644650" cy="1244600"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1107" name="image190.jpg"/>
+                <wp:docPr id="1383" name="image228.jpg"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image190.jpg"/>
+                        <pic:cNvPr id="0" name="image228.jpg"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId42"/>
+                        <a:blip r:embed="rId41"/>
                         <a:srcRect b="0" l="0" r="0" t="0"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1644650" cy="1244600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000042">
       <w:pPr>
         <w:ind w:firstLine="840"/>
@@ -3828,103 +3894,103 @@
         <w:ind w:firstLine="280"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">       </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>3700780</wp:posOffset>
+                  <wp:posOffset>3700779</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>269240</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1539875" cy="1241425"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1106" name=""/>
+                <wp:docPr id="1382" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1539875" cy="1241425"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln cap="flat" cmpd="sng" w="9525" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00C8711B" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                             <w:pPr>
                               <w:pStyle w:val="Normal"/>
                               <w:suppressAutoHyphens w:val="1"/>
                               <w:spacing w:line="1" w:lineRule="atLeast"/>
                               <w:ind w:leftChars="-1" w:rightChars="0" w:firstLineChars="-1"/>
                               <w:jc w:val="center"/>
                               <w:textDirection w:val="btLr"/>
                               <w:textAlignment w:val="top"/>
                               <w:outlineLvl w:val="0"/>
                               <w:rPr>
                                 <w:w w:val="100"/>
                                 <w:position w:val="-1"/>
                                 <w:effect w:val="none"/>
                                 <w:vertAlign w:val="baseline"/>
                                 <w:cs w:val="0"/>
                                 <w:em w:val="none"/>
                                 <w:lang/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidDel="000000-1" w:rsidR="13136155" w:rsidRPr="16667397">
+                            <w:r w:rsidDel="00000000" w:rsidR="13136155" w:rsidRPr="16667397">
                               <w:rPr>
                                 <w:noProof w:val="1"/>
                                 <w:w w:val="100"/>
                                 <w:position w:val="-1"/>
                                 <w:effect w:val="none"/>
                                 <w:vertAlign w:val="baseline"/>
                                 <w:cs w:val="0"/>
                                 <w:em w:val="none"/>
                                 <w:lang w:eastAsia="und" w:val="und"/>
                                 <w:specVanish w:val="1"/>
                               </w:rPr>
                               <w:drawing>
                                 <wp:inline distB="0" distT="0" distL="114300" distR="114300">
                                   <wp:extent cx="1347470" cy="1010285"/>
                                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
                                   <wp:docPr descr="IMG_20150707_161518304.jpg" id="1076" name="图片 455"/>
                                   <a:graphic>
                                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:pic>
                                         <pic:nvPicPr>
                                           <pic:cNvPr descr="IMG_20150707_161518304.jpg" id="1076" name="图片 455"/>
                                           <pic:cNvPicPr/>
                                         </pic:nvPicPr>
                                         <pic:blipFill>
                                           <a:blip r:embed="rId10"/>
@@ -3932,207 +3998,207 @@
                                           <a:stretch>
                                             <a:fillRect/>
                                           </a:stretch>
                                         </pic:blipFill>
                                         <pic:spPr bwMode="clr">
                                           <a:xfrm>
                                             <a:ext cx="1347470" cy="1010285"/>
                                           </a:xfrm>
                                           <a:prstGeom prst="rect">
                                             <a:avLst/>
                                           </a:prstGeom>
                                           <a:noFill/>
                                           <a:ln cap="rnd" cmpd="sng" w="9525" algn="ctr">
                                             <a:noFill/>
                                             <a:miter lim="800000"/>
                                             <a:headEnd/>
                                             <a:tailEnd/>
                                           </a:ln>
                                         </pic:spPr>
                                       </pic:pic>
                                     </a:graphicData>
                                   </a:graphic>
                                 </wp:inline>
                               </w:drawing>
                             </w:r>
-                            <w:r w:rsidDel="000000-1" w:rsidR="13136155" w:rsidRPr="000000-1">
+                            <w:r w:rsidDel="00000000" w:rsidR="13136155" w:rsidRPr="00000000">
                               <w:rPr>
                                 <w:w w:val="100"/>
                                 <w:position w:val="-1"/>
                                 <w:effect w:val="none"/>
                                 <w:vertAlign w:val="baseline"/>
                                 <w:cs w:val="0"/>
                                 <w:em w:val="none"/>
                                 <w:lang/>
                               </w:rPr>
                             </w:r>
                           </w:p>
                           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                             <w:pPr>
                               <w:pStyle w:val="Normal"/>
                               <w:suppressAutoHyphens w:val="1"/>
                               <w:spacing w:line="1" w:lineRule="atLeast"/>
                               <w:ind w:leftChars="-1" w:rightChars="0" w:firstLineChars="-1"/>
                               <w:textDirection w:val="btLr"/>
                               <w:textAlignment w:val="top"/>
                               <w:outlineLvl w:val="0"/>
                               <w:rPr>
                                 <w:w w:val="100"/>
                                 <w:position w:val="-1"/>
                                 <w:effect w:val="none"/>
                                 <w:vertAlign w:val="baseline"/>
                                 <w:cs w:val="0"/>
                                 <w:em w:val="none"/>
                                 <w:lang/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidDel="000000-1" w:rsidR="13136155" w:rsidRPr="000000-1">
+                            <w:r w:rsidDel="00000000" w:rsidR="13136155" w:rsidRPr="00000000">
                               <w:rPr>
                                 <w:w w:val="100"/>
                                 <w:position w:val="-1"/>
                                 <w:effect w:val="none"/>
                                 <w:vertAlign w:val="baseline"/>
                                 <w:cs w:val="0"/>
                                 <w:em w:val="none"/>
                                 <w:lang/>
                               </w:rPr>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>3700780</wp:posOffset>
+                  <wp:posOffset>3700779</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>269240</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1539875" cy="1241425"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1106" name="image184.jpg"/>
+                <wp:docPr id="1382" name="image227.jpg"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image184.jpg"/>
+                        <pic:cNvPr id="0" name="image227.jpg"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId43"/>
+                        <a:blip r:embed="rId42"/>
                         <a:srcRect b="0" l="0" r="0" t="0"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1539875" cy="1241425"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1851025</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>269240</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1457325" cy="1241425"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1105" name=""/>
+                <wp:docPr id="1381" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1457325" cy="1241425"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln cap="flat" cmpd="sng" w="9525" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00C8711B" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                             <w:pPr>
                               <w:pStyle w:val="Normal"/>
                               <w:suppressAutoHyphens w:val="1"/>
                               <w:spacing w:line="1" w:lineRule="atLeast"/>
                               <w:ind w:leftChars="-1" w:rightChars="0" w:firstLineChars="-1"/>
                               <w:jc w:val="center"/>
                               <w:textDirection w:val="btLr"/>
                               <w:textAlignment w:val="top"/>
                               <w:outlineLvl w:val="0"/>
                               <w:rPr>
                                 <w:noProof w:val="1"/>
                                 <w:w w:val="100"/>
                                 <w:position w:val="-1"/>
                                 <w:effect w:val="none"/>
                                 <w:vertAlign w:val="baseline"/>
                                 <w:cs w:val="0"/>
                                 <w:em w:val="none"/>
                                 <w:lang w:eastAsia="und" w:val="und"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidDel="000000-1" w:rsidR="13136155" w:rsidRPr="16667397">
+                            <w:r w:rsidDel="00000000" w:rsidR="13136155" w:rsidRPr="16667397">
                               <w:rPr>
                                 <w:noProof w:val="1"/>
                                 <w:w w:val="100"/>
                                 <w:position w:val="-1"/>
                                 <w:effect w:val="none"/>
                                 <w:vertAlign w:val="baseline"/>
                                 <w:cs w:val="0"/>
                                 <w:em w:val="none"/>
                                 <w:lang w:eastAsia="und" w:val="und"/>
                                 <w:specVanish w:val="1"/>
                               </w:rPr>
                               <w:drawing>
                                 <wp:inline distB="0" distT="0" distL="114300" distR="114300">
                                   <wp:extent cx="1264920" cy="948055"/>
                                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
                                   <wp:docPr descr="IMG_20000101_080345441.jpg" id="1077" name="图片 454"/>
                                   <a:graphic>
                                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:pic>
                                         <pic:nvPicPr>
                                           <pic:cNvPr descr="IMG_20000101_080345441.jpg" id="1077" name="图片 454"/>
                                           <pic:cNvPicPr/>
                                         </pic:nvPicPr>
                                         <pic:blipFill>
                                           <a:blip r:embed="rId11"/>
@@ -4140,206 +4206,206 @@
                                           <a:stretch>
                                             <a:fillRect/>
                                           </a:stretch>
                                         </pic:blipFill>
                                         <pic:spPr bwMode="clr">
                                           <a:xfrm>
                                             <a:ext cx="1264920" cy="948055"/>
                                           </a:xfrm>
                                           <a:prstGeom prst="rect">
                                             <a:avLst/>
                                           </a:prstGeom>
                                           <a:noFill/>
                                           <a:ln cap="rnd" cmpd="sng" w="9525" algn="ctr">
                                             <a:noFill/>
                                             <a:miter lim="800000"/>
                                             <a:headEnd/>
                                             <a:tailEnd/>
                                           </a:ln>
                                         </pic:spPr>
                                       </pic:pic>
                                     </a:graphicData>
                                   </a:graphic>
                                 </wp:inline>
                               </w:drawing>
                             </w:r>
-                            <w:r w:rsidDel="000000-1" w:rsidR="13136155" w:rsidRPr="000000-1">
+                            <w:r w:rsidDel="00000000" w:rsidR="13136155" w:rsidRPr="00000000">
                               <w:rPr>
                                 <w:noProof w:val="1"/>
                                 <w:w w:val="100"/>
                                 <w:position w:val="-1"/>
                                 <w:effect w:val="none"/>
                                 <w:vertAlign w:val="baseline"/>
                                 <w:cs w:val="0"/>
                                 <w:em w:val="none"/>
                                 <w:lang w:eastAsia="und" w:val="und"/>
                               </w:rPr>
                             </w:r>
                           </w:p>
                           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                             <w:pPr>
                               <w:pStyle w:val="Normal"/>
                               <w:suppressAutoHyphens w:val="1"/>
                               <w:spacing w:line="1" w:lineRule="atLeast"/>
                               <w:ind w:leftChars="-1" w:rightChars="0" w:firstLineChars="-1"/>
                               <w:textDirection w:val="btLr"/>
                               <w:textAlignment w:val="top"/>
                               <w:outlineLvl w:val="0"/>
                               <w:rPr>
                                 <w:w w:val="100"/>
                                 <w:position w:val="-1"/>
                                 <w:effect w:val="none"/>
                                 <w:vertAlign w:val="baseline"/>
                                 <w:cs w:val="0"/>
                                 <w:em w:val="none"/>
                                 <w:lang/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidDel="000000-1" w:rsidR="13136155" w:rsidRPr="000000-1">
+                            <w:r w:rsidDel="00000000" w:rsidR="13136155" w:rsidRPr="00000000">
                               <w:rPr>
                                 <w:w w:val="100"/>
                                 <w:position w:val="-1"/>
                                 <w:effect w:val="none"/>
                                 <w:vertAlign w:val="baseline"/>
                                 <w:cs w:val="0"/>
                                 <w:em w:val="none"/>
                                 <w:lang/>
                               </w:rPr>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1851025</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>269240</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1457325" cy="1241425"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1105" name="image196.jpg"/>
+                <wp:docPr id="1381" name="image238.jpg"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image196.jpg"/>
+                        <pic:cNvPr id="0" name="image238.jpg"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId44"/>
+                        <a:blip r:embed="rId43"/>
                         <a:srcRect b="0" l="0" r="0" t="0"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1457325" cy="1241425"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>67311</wp:posOffset>
+                  <wp:posOffset>67312</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>269240</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1581150" cy="1289685"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1104" name=""/>
+                <wp:docPr id="1380" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1581150" cy="1289685"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln cap="flat" cmpd="sng" w="9525" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00C8711B" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                             <w:pPr>
                               <w:pStyle w:val="Normal"/>
                               <w:suppressAutoHyphens w:val="1"/>
                               <w:spacing w:line="1" w:lineRule="atLeast"/>
                               <w:ind w:leftChars="-1" w:rightChars="0" w:firstLineChars="-1"/>
                               <w:textDirection w:val="btLr"/>
                               <w:textAlignment w:val="top"/>
                               <w:outlineLvl w:val="0"/>
                               <w:rPr>
                                 <w:w w:val="100"/>
                                 <w:position w:val="-1"/>
                                 <w:effect w:val="none"/>
                                 <w:vertAlign w:val="baseline"/>
                                 <w:cs w:val="0"/>
                                 <w:em w:val="none"/>
                                 <w:lang/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidDel="000000-1" w:rsidR="13136155" w:rsidRPr="16667397">
+                            <w:r w:rsidDel="00000000" w:rsidR="13136155" w:rsidRPr="16667397">
                               <w:rPr>
                                 <w:noProof w:val="1"/>
                                 <w:w w:val="100"/>
                                 <w:position w:val="-1"/>
                                 <w:effect w:val="none"/>
                                 <w:vertAlign w:val="baseline"/>
                                 <w:cs w:val="0"/>
                                 <w:em w:val="none"/>
                                 <w:lang w:eastAsia="und" w:val="und"/>
                                 <w:specVanish w:val="1"/>
                               </w:rPr>
                               <w:drawing>
                                 <wp:inline distB="0" distT="0" distL="114300" distR="114300">
                                   <wp:extent cx="1388745" cy="1041400"/>
                                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
                                   <wp:docPr descr="IMG_20000101_080400873.jpg" id="1078" name="图片 453"/>
                                   <a:graphic>
                                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:pic>
                                         <pic:nvPicPr>
                                           <pic:cNvPr descr="IMG_20000101_080400873.jpg" id="1078" name="图片 453"/>
                                           <pic:cNvPicPr/>
                                         </pic:nvPicPr>
                                         <pic:blipFill>
                                           <a:blip r:embed="rId12"/>
@@ -4347,125 +4413,125 @@
                                           <a:stretch>
                                             <a:fillRect/>
                                           </a:stretch>
                                         </pic:blipFill>
                                         <pic:spPr bwMode="clr">
                                           <a:xfrm>
                                             <a:ext cx="1388745" cy="1041400"/>
                                           </a:xfrm>
                                           <a:prstGeom prst="rect">
                                             <a:avLst/>
                                           </a:prstGeom>
                                           <a:noFill/>
                                           <a:ln cap="rnd" cmpd="sng" w="9525" algn="ctr">
                                             <a:noFill/>
                                             <a:miter lim="800000"/>
                                             <a:headEnd/>
                                             <a:tailEnd/>
                                           </a:ln>
                                         </pic:spPr>
                                       </pic:pic>
                                     </a:graphicData>
                                   </a:graphic>
                                 </wp:inline>
                               </w:drawing>
                             </w:r>
-                            <w:r w:rsidDel="000000-1" w:rsidR="13136155" w:rsidRPr="000000-1">
+                            <w:r w:rsidDel="00000000" w:rsidR="13136155" w:rsidRPr="00000000">
                               <w:rPr>
                                 <w:w w:val="100"/>
                                 <w:position w:val="-1"/>
                                 <w:effect w:val="none"/>
                                 <w:vertAlign w:val="baseline"/>
                                 <w:cs w:val="0"/>
                                 <w:em w:val="none"/>
                                 <w:lang/>
                               </w:rPr>
                             </w:r>
                           </w:p>
                           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                             <w:pPr>
                               <w:pStyle w:val="Normal"/>
                               <w:suppressAutoHyphens w:val="1"/>
                               <w:spacing w:line="1" w:lineRule="atLeast"/>
                               <w:ind w:leftChars="-1" w:rightChars="0" w:firstLineChars="-1"/>
                               <w:textDirection w:val="btLr"/>
                               <w:textAlignment w:val="top"/>
                               <w:outlineLvl w:val="0"/>
                               <w:rPr>
                                 <w:w w:val="100"/>
                                 <w:position w:val="-1"/>
                                 <w:effect w:val="none"/>
                                 <w:vertAlign w:val="baseline"/>
                                 <w:cs w:val="0"/>
                                 <w:em w:val="none"/>
                                 <w:lang/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidDel="000000-1" w:rsidR="13136155" w:rsidRPr="000000-1">
+                            <w:r w:rsidDel="00000000" w:rsidR="13136155" w:rsidRPr="00000000">
                               <w:rPr>
                                 <w:w w:val="100"/>
                                 <w:position w:val="-1"/>
                                 <w:effect w:val="none"/>
                                 <w:vertAlign w:val="baseline"/>
                                 <w:cs w:val="0"/>
                                 <w:em w:val="none"/>
                                 <w:lang/>
                               </w:rPr>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>67311</wp:posOffset>
+                  <wp:posOffset>67312</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>269240</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1581150" cy="1289685"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1104" name="image185.jpg"/>
+                <wp:docPr id="1380" name="image232.jpg"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image185.jpg"/>
+                        <pic:cNvPr id="0" name="image232.jpg"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId45"/>
+                        <a:blip r:embed="rId44"/>
                         <a:srcRect b="0" l="0" r="0" t="0"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1581150" cy="1289685"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000047">
       <w:pPr>
         <w:tabs>
@@ -4655,247 +4721,250 @@
           <w:tab w:val="left" w:leader="none" w:pos="2940"/>
           <w:tab w:val="left" w:leader="none" w:pos="3360"/>
           <w:tab w:val="left" w:leader="none" w:pos="3780"/>
           <w:tab w:val="left" w:leader="none" w:pos="4200"/>
           <w:tab w:val="left" w:leader="none" w:pos="6505"/>
         </w:tabs>
         <w:ind w:left="561" w:firstLine="7700"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
+          <w:id w:val="-511010397"/>
           <w:tag w:val="goog_rdk_10"/>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
               <w:b w:val="1"/>
+              <w:bCs w:val="1"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
               <w:vertAlign w:val="baseline"/>
               <w:rtl w:val="0"/>
             </w:rPr>
             <w:t xml:space="preserve">二．</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> Failure &amp; Troubleshooting</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>2616200</wp:posOffset>
+                  <wp:posOffset>2611438</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>266700</wp:posOffset>
+                  <wp:posOffset>261938</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1161415" cy="601345"/>
+                <wp:extent cx="1170940" cy="610870"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1137" name=""/>
+                <wp:docPr id="1413" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
-                      <wps:cNvPr id="29" name="Shape 29"/>
+                      <wps:cNvPr id="31" name="Shape 31"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="4770055" y="3484090"/>
                           <a:ext cx="1151890" cy="591820"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln cap="flat" cmpd="sng" w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                           <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="sm" w="sm" type="none"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                             <w:pPr>
                               <w:spacing w:after="0" w:before="0" w:line="240"/>
                               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
                               <w:jc w:val="left"/>
                               <w:textDirection w:val="btLr"/>
                             </w:pPr>
                             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                                 <w:b w:val="0"/>
                                 <w:i w:val="0"/>
                                 <w:smallCaps w:val="0"/>
                                 <w:strike w:val="0"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="21"/>
                                 <w:vertAlign w:val="baseline"/>
                               </w:rPr>
                               <w:t xml:space="preserve">2 .</w:t>
                             </w:r>
                             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                               <w:rPr>
-                                <w:rFonts w:ascii="KaiTi_GB2312" w:cs="KaiTi_GB2312" w:eastAsia="KaiTi_GB2312" w:hAnsi="KaiTi_GB2312"/>
+                                <w:rFonts w:ascii="KaiTi" w:cs="KaiTi" w:eastAsia="KaiTi" w:hAnsi="KaiTi"/>
                                 <w:b w:val="0"/>
                                 <w:i w:val="0"/>
                                 <w:smallCaps w:val="0"/>
                                 <w:strike w:val="0"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="21"/>
                                 <w:vertAlign w:val="baseline"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> Circular transformer</w:t>
                             </w:r>
                           </w:p>
                           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                             <w:pPr>
                               <w:spacing w:after="0" w:before="0" w:line="240"/>
                               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
                               <w:jc w:val="both"/>
                               <w:textDirection w:val="btLr"/>
                             </w:pPr>
                             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                               <w:rPr>
-                                <w:rFonts w:ascii="KaiTi_GB2312" w:cs="KaiTi_GB2312" w:eastAsia="KaiTi_GB2312" w:hAnsi="KaiTi_GB2312"/>
+                                <w:rFonts w:ascii="KaiTi" w:cs="KaiTi" w:eastAsia="KaiTi" w:hAnsi="KaiTi"/>
                                 <w:b w:val="0"/>
                                 <w:i w:val="0"/>
                                 <w:smallCaps w:val="0"/>
                                 <w:strike w:val="0"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="21"/>
                                 <w:vertAlign w:val="baseline"/>
                               </w:rPr>
                             </w:r>
                           </w:p>
                           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                             <w:pPr>
                               <w:spacing w:after="0" w:before="0" w:line="240"/>
                               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
                               <w:jc w:val="both"/>
                               <w:textDirection w:val="btLr"/>
                             </w:pPr>
                             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                               <w:rPr>
-                                <w:rFonts w:ascii="KaiTi_GB2312" w:cs="KaiTi_GB2312" w:eastAsia="KaiTi_GB2312" w:hAnsi="KaiTi_GB2312"/>
+                                <w:rFonts w:ascii="KaiTi" w:cs="KaiTi" w:eastAsia="KaiTi" w:hAnsi="KaiTi"/>
                                 <w:b w:val="0"/>
                                 <w:i w:val="0"/>
                                 <w:smallCaps w:val="0"/>
                                 <w:strike w:val="0"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="21"/>
                                 <w:vertAlign w:val="baseline"/>
                               </w:rPr>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>2616200</wp:posOffset>
+                  <wp:posOffset>2611438</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>266700</wp:posOffset>
+                  <wp:posOffset>261938</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1161415" cy="601345"/>
+                <wp:extent cx="1170940" cy="610870"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1137" name="image66.png"/>
+                <wp:docPr id="1413" name="image64.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image66.png"/>
+                        <pic:cNvPr id="0" name="image64.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId46"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="1161415" cy="601345"/>
+                          <a:ext cx="1170940" cy="610870"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table1"/>
         <w:tblW w:w="8522.0" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblInd w:w="-108.0" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
           <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
           <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
           <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
           <w:insideH w:color="000000" w:space="0" w:sz="4" w:val="single"/>
@@ -4914,1189 +4983,1190 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004E">
             <w:pPr>
               <w:widowControl w:val="1"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="114300" distR="114300">
                   <wp:extent cx="5278755" cy="3956685"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr descr="IMG_20150707_161518304.jpg" id="1363" name="image283.jpg"/>
+                  <wp:docPr descr="IMG_20150707_161518304.jpg" id="1639" name="image282.jpg"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr descr="IMG_20150707_161518304.jpg" id="0" name="image283.jpg"/>
+                          <pic:cNvPr descr="IMG_20150707_161518304.jpg" id="0" name="image282.jpg"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId47"/>
+                          <a:blip r:embed="rId45"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="5278755" cy="3956685"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <mc:AlternateContent>
                 <mc:Choice Requires="wpg">
                   <w:drawing>
                     <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
-                        <wp:posOffset>2870200</wp:posOffset>
+                        <wp:posOffset>4029075</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>457200</wp:posOffset>
+                        <wp:posOffset>625475</wp:posOffset>
                       </wp:positionV>
-                      <wp:extent cx="340995" cy="625475"/>
+                      <wp:extent cx="454025" cy="669925"/>
                       <wp:effectExtent b="0" l="0" r="0" t="0"/>
                       <wp:wrapNone/>
-                      <wp:docPr id="1264" name=""/>
+                      <wp:docPr id="1540" name=""/>
+                      <a:graphic>
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvCnPr/>
+                            <wps:spPr>
+                              <a:xfrm flipH="1">
+                                <a:off x="5138038" y="3464088"/>
+                                <a:ext cx="415925" cy="631825"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="straightConnector1">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:solidFill>
+                                <a:srgbClr val="FFFFFF"/>
+                              </a:solidFill>
+                              <a:ln cap="flat" cmpd="sng" w="19050">
+                                <a:solidFill>
+                                  <a:srgbClr val="FF0000"/>
+                                </a:solidFill>
+                                <a:prstDash val="solid"/>
+                                <a:miter lim="800000"/>
+                                <a:headEnd len="sm" w="sm" type="none"/>
+                                <a:tailEnd len="med" w="med" type="triangle"/>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:drawing>
+                    <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>4029075</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>625475</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="454025" cy="669925"/>
+                      <wp:effectExtent b="0" l="0" r="0" t="0"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="1540" name="image231.png"/>
+                      <a:graphic>
+                        <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                          <pic:pic>
+                            <pic:nvPicPr>
+                              <pic:cNvPr id="0" name="image231.png"/>
+                              <pic:cNvPicPr preferRelativeResize="0"/>
+                            </pic:nvPicPr>
+                            <pic:blipFill>
+                              <a:blip r:embed="rId29"/>
+                              <a:srcRect/>
+                              <a:stretch>
+                                <a:fillRect/>
+                              </a:stretch>
+                            </pic:blipFill>
+                            <pic:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="454025" cy="669925"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect"/>
+                              <a:ln/>
+                            </pic:spPr>
+                          </pic:pic>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <mc:AlternateContent>
+                <mc:Choice Requires="wpg">
+                  <w:drawing>
+                    <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>1031875</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>523875</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="191770" cy="618490"/>
+                      <wp:effectExtent b="0" l="0" r="0" t="0"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="1536" name=""/>
+                      <a:graphic>
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvCnPr/>
+                            <wps:spPr>
+                              <a:xfrm flipH="1">
+                                <a:off x="5269165" y="3489805"/>
+                                <a:ext cx="153670" cy="580390"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="straightConnector1">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:solidFill>
+                                <a:srgbClr val="FFFFFF"/>
+                              </a:solidFill>
+                              <a:ln cap="flat" cmpd="sng" w="19050">
+                                <a:solidFill>
+                                  <a:srgbClr val="FF0000"/>
+                                </a:solidFill>
+                                <a:prstDash val="solid"/>
+                                <a:miter lim="800000"/>
+                                <a:headEnd len="sm" w="sm" type="none"/>
+                                <a:tailEnd len="med" w="med" type="triangle"/>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:drawing>
+                    <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>1031875</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>523875</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="191770" cy="618490"/>
+                      <wp:effectExtent b="0" l="0" r="0" t="0"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="1536" name="image220.png"/>
+                      <a:graphic>
+                        <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                          <pic:pic>
+                            <pic:nvPicPr>
+                              <pic:cNvPr id="0" name="image220.png"/>
+                              <pic:cNvPicPr preferRelativeResize="0"/>
+                            </pic:nvPicPr>
+                            <pic:blipFill>
+                              <a:blip r:embed="rId29"/>
+                              <a:srcRect/>
+                              <a:stretch>
+                                <a:fillRect/>
+                              </a:stretch>
+                            </pic:blipFill>
+                            <pic:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="191770" cy="618490"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect"/>
+                              <a:ln/>
+                            </pic:spPr>
+                          </pic:pic>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <mc:AlternateContent>
+                <mc:Choice Requires="wpg">
+                  <w:drawing>
+                    <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>2860675</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>447675</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="360045" cy="644525"/>
+                      <wp:effectExtent b="0" l="0" r="0" t="0"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="1412" name=""/>
                       <a:graphic>
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvCnPr/>
                             <wps:spPr>
                               <a:xfrm flipH="1">
                                 <a:off x="5185028" y="3476788"/>
                                 <a:ext cx="321945" cy="606425"/>
                               </a:xfrm>
                               <a:prstGeom prst="straightConnector1">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                               <a:ln cap="flat" cmpd="sng" w="19050">
                                 <a:solidFill>
                                   <a:srgbClr val="FF0000"/>
                                 </a:solidFill>
                                 <a:prstDash val="solid"/>
                                 <a:miter lim="800000"/>
-                                <a:headEnd len="med" w="med" type="none"/>
+                                <a:headEnd len="sm" w="sm" type="none"/>
                                 <a:tailEnd len="med" w="med" type="triangle"/>
                               </a:ln>
                             </wps:spPr>
                             <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:drawing>
                     <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
-                        <wp:posOffset>2870200</wp:posOffset>
+                        <wp:posOffset>2860675</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>457200</wp:posOffset>
+                        <wp:posOffset>447675</wp:posOffset>
                       </wp:positionV>
-                      <wp:extent cx="340995" cy="625475"/>
+                      <wp:extent cx="360045" cy="644525"/>
                       <wp:effectExtent b="0" l="0" r="0" t="0"/>
                       <wp:wrapNone/>
-                      <wp:docPr id="1264" name="image236.png"/>
+                      <wp:docPr id="1412" name="image63.png"/>
                       <a:graphic>
                         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                           <pic:pic>
                             <pic:nvPicPr>
-                              <pic:cNvPr id="0" name="image236.png"/>
+                              <pic:cNvPr id="0" name="image63.png"/>
                               <pic:cNvPicPr preferRelativeResize="0"/>
                             </pic:nvPicPr>
                             <pic:blipFill>
-                              <a:blip r:embed="rId48"/>
+                              <a:blip r:embed="rId29"/>
                               <a:srcRect/>
                               <a:stretch>
                                 <a:fillRect/>
                               </a:stretch>
                             </pic:blipFill>
                             <pic:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
-                                <a:ext cx="340995" cy="625475"/>
+                                <a:ext cx="360045" cy="644525"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect"/>
                               <a:ln/>
                             </pic:spPr>
                           </pic:pic>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <mc:AlternateContent>
                 <mc:Choice Requires="wpg">
                   <w:drawing>
                     <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
-                        <wp:posOffset>3835400</wp:posOffset>
+                        <wp:posOffset>3830638</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>330200</wp:posOffset>
+                        <wp:posOffset>325438</wp:posOffset>
                       </wp:positionV>
-                      <wp:extent cx="1485900" cy="306705"/>
+                      <wp:extent cx="1495425" cy="316230"/>
                       <wp:effectExtent b="0" l="0" r="0" t="0"/>
                       <wp:wrapNone/>
-                      <wp:docPr id="1260" name=""/>
+                      <wp:docPr id="1405" name=""/>
                       <a:graphic>
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr/>
-                            <wps:cNvPr id="164" name="Shape 164"/>
+                            <wps:cNvPr id="19" name="Shape 19"/>
                             <wps:spPr>
                               <a:xfrm>
                                 <a:off x="4607813" y="3631410"/>
                                 <a:ext cx="1476375" cy="297180"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                               <a:ln cap="flat" cmpd="sng" w="9525">
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                                 <a:prstDash val="solid"/>
                                 <a:miter lim="800000"/>
                                 <a:headEnd len="sm" w="sm" type="none"/>
                                 <a:tailEnd len="sm" w="sm" type="none"/>
                               </a:ln>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
                                 <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                                   <w:pPr>
                                     <w:spacing w:after="0" w:before="0" w:line="240"/>
                                     <w:ind w:left="0" w:right="0" w:firstLine="0"/>
                                     <w:jc w:val="left"/>
                                     <w:textDirection w:val="btLr"/>
                                   </w:pPr>
                                   <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                                       <w:b w:val="0"/>
                                       <w:i w:val="0"/>
                                       <w:smallCaps w:val="0"/>
                                       <w:strike w:val="0"/>
                                       <w:color w:val="000000"/>
                                       <w:sz w:val="21"/>
                                       <w:vertAlign w:val="baseline"/>
                                     </w:rPr>
                                     <w:t xml:space="preserve">3 .AC220V</w:t>
                                   </w:r>
                                   <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                                     <w:rPr>
-                                      <w:rFonts w:ascii="KaiTi_GB2312" w:cs="KaiTi_GB2312" w:eastAsia="KaiTi_GB2312" w:hAnsi="KaiTi_GB2312"/>
+                                      <w:rFonts w:ascii="KaiTi" w:cs="KaiTi" w:eastAsia="KaiTi" w:hAnsi="KaiTi"/>
                                       <w:b w:val="0"/>
                                       <w:i w:val="0"/>
                                       <w:smallCaps w:val="0"/>
                                       <w:strike w:val="0"/>
                                       <w:color w:val="000000"/>
                                       <w:sz w:val="21"/>
                                       <w:vertAlign w:val="baseline"/>
                                     </w:rPr>
                                     <w:t xml:space="preserve"> Air pump</w:t>
                                   </w:r>
                                 </w:p>
                                 <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                                   <w:pPr>
                                     <w:spacing w:after="0" w:before="0" w:line="240"/>
                                     <w:ind w:left="0" w:right="0" w:firstLine="0"/>
                                     <w:jc w:val="both"/>
                                     <w:textDirection w:val="btLr"/>
                                   </w:pPr>
                                   <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                                     <w:rPr>
-                                      <w:rFonts w:ascii="KaiTi_GB2312" w:cs="KaiTi_GB2312" w:eastAsia="KaiTi_GB2312" w:hAnsi="KaiTi_GB2312"/>
+                                      <w:rFonts w:ascii="KaiTi" w:cs="KaiTi" w:eastAsia="KaiTi" w:hAnsi="KaiTi"/>
                                       <w:b w:val="0"/>
                                       <w:i w:val="0"/>
                                       <w:smallCaps w:val="0"/>
                                       <w:strike w:val="0"/>
                                       <w:color w:val="000000"/>
                                       <w:sz w:val="21"/>
                                       <w:vertAlign w:val="baseline"/>
                                     </w:rPr>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:drawing>
                     <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
-                        <wp:posOffset>3835400</wp:posOffset>
+                        <wp:posOffset>3830638</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>330200</wp:posOffset>
+                        <wp:posOffset>325438</wp:posOffset>
                       </wp:positionV>
-                      <wp:extent cx="1485900" cy="306705"/>
+                      <wp:extent cx="1495425" cy="316230"/>
                       <wp:effectExtent b="0" l="0" r="0" t="0"/>
                       <wp:wrapNone/>
-                      <wp:docPr id="1260" name="image232.png"/>
+                      <wp:docPr id="1405" name="image56.png"/>
                       <a:graphic>
                         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                           <pic:pic>
                             <pic:nvPicPr>
-                              <pic:cNvPr id="0" name="image232.png"/>
+                              <pic:cNvPr id="0" name="image56.png"/>
                               <pic:cNvPicPr preferRelativeResize="0"/>
                             </pic:nvPicPr>
                             <pic:blipFill>
-                              <a:blip r:embed="rId49"/>
+                              <a:blip r:embed="rId29"/>
                               <a:srcRect/>
                               <a:stretch>
                                 <a:fillRect/>
                               </a:stretch>
                             </pic:blipFill>
                             <pic:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
-                                <a:ext cx="1485900" cy="306705"/>
+                                <a:ext cx="1495425" cy="316230"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect"/>
                               <a:ln/>
                             </pic:spPr>
                           </pic:pic>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <mc:AlternateContent>
                 <mc:Choice Requires="wpg">
                   <w:drawing>
                     <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
-                        <wp:posOffset>3416300</wp:posOffset>
+                        <wp:posOffset>3411538</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>3619500</wp:posOffset>
+                        <wp:posOffset>3614738</wp:posOffset>
                       </wp:positionV>
-                      <wp:extent cx="1203325" cy="306705"/>
+                      <wp:extent cx="1212850" cy="316230"/>
                       <wp:effectExtent b="0" l="0" r="0" t="0"/>
                       <wp:wrapNone/>
-                      <wp:docPr id="1136" name=""/>
+                      <wp:docPr id="1404" name=""/>
                       <a:graphic>
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr/>
-                            <wps:cNvPr id="28" name="Shape 28"/>
+                            <wps:cNvPr id="18" name="Shape 18"/>
                             <wps:spPr>
                               <a:xfrm>
                                 <a:off x="4749100" y="3631410"/>
                                 <a:ext cx="1193800" cy="297180"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                               <a:ln cap="flat" cmpd="sng" w="9525">
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                                 <a:prstDash val="solid"/>
                                 <a:miter lim="800000"/>
                                 <a:headEnd len="sm" w="sm" type="none"/>
                                 <a:tailEnd len="sm" w="sm" type="none"/>
                               </a:ln>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
                                 <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                                   <w:pPr>
                                     <w:spacing w:after="0" w:before="0" w:line="240"/>
                                     <w:ind w:left="0" w:right="0" w:firstLine="0"/>
                                     <w:jc w:val="left"/>
                                     <w:textDirection w:val="btLr"/>
                                   </w:pPr>
                                   <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                                       <w:b w:val="0"/>
                                       <w:i w:val="0"/>
                                       <w:smallCaps w:val="0"/>
                                       <w:strike w:val="0"/>
                                       <w:color w:val="000000"/>
                                       <w:sz w:val="21"/>
                                       <w:vertAlign w:val="baseline"/>
                                     </w:rPr>
                                     <w:t xml:space="preserve">5.</w:t>
                                   </w:r>
                                   <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                                     <w:rPr>
-                                      <w:rFonts w:ascii="KaiTi_GB2312" w:cs="KaiTi_GB2312" w:eastAsia="KaiTi_GB2312" w:hAnsi="KaiTi_GB2312"/>
+                                      <w:rFonts w:ascii="KaiTi" w:cs="KaiTi" w:eastAsia="KaiTi" w:hAnsi="KaiTi"/>
                                       <w:b w:val="0"/>
                                       <w:i w:val="0"/>
                                       <w:smallCaps w:val="0"/>
                                       <w:strike w:val="0"/>
                                       <w:color w:val="000000"/>
                                       <w:sz w:val="21"/>
                                       <w:vertAlign w:val="baseline"/>
                                     </w:rPr>
                                     <w:t xml:space="preserve"> Main PCB Assay  </w:t>
                                   </w:r>
                                 </w:p>
                                 <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                                   <w:pPr>
                                     <w:spacing w:after="0" w:before="0" w:line="240"/>
                                     <w:ind w:left="0" w:right="0" w:firstLine="0"/>
                                     <w:jc w:val="both"/>
                                     <w:textDirection w:val="btLr"/>
                                   </w:pPr>
                                   <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                                     <w:rPr>
-                                      <w:rFonts w:ascii="KaiTi_GB2312" w:cs="KaiTi_GB2312" w:eastAsia="KaiTi_GB2312" w:hAnsi="KaiTi_GB2312"/>
+                                      <w:rFonts w:ascii="KaiTi" w:cs="KaiTi" w:eastAsia="KaiTi" w:hAnsi="KaiTi"/>
                                       <w:b w:val="0"/>
                                       <w:i w:val="0"/>
                                       <w:smallCaps w:val="0"/>
                                       <w:strike w:val="0"/>
                                       <w:color w:val="000000"/>
                                       <w:sz w:val="21"/>
                                       <w:vertAlign w:val="baseline"/>
                                     </w:rPr>
                                   </w:r>
                                 </w:p>
                                 <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                                   <w:pPr>
                                     <w:spacing w:after="0" w:before="0" w:line="240"/>
                                     <w:ind w:left="0" w:right="0" w:firstLine="0"/>
                                     <w:jc w:val="both"/>
                                     <w:textDirection w:val="btLr"/>
                                   </w:pPr>
                                   <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                                     <w:rPr>
-                                      <w:rFonts w:ascii="KaiTi_GB2312" w:cs="KaiTi_GB2312" w:eastAsia="KaiTi_GB2312" w:hAnsi="KaiTi_GB2312"/>
+                                      <w:rFonts w:ascii="KaiTi" w:cs="KaiTi" w:eastAsia="KaiTi" w:hAnsi="KaiTi"/>
                                       <w:b w:val="0"/>
                                       <w:i w:val="0"/>
                                       <w:smallCaps w:val="0"/>
                                       <w:strike w:val="0"/>
                                       <w:color w:val="000000"/>
                                       <w:sz w:val="21"/>
                                       <w:vertAlign w:val="baseline"/>
                                     </w:rPr>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:drawing>
                     <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
-                        <wp:posOffset>3416300</wp:posOffset>
+                        <wp:posOffset>3411538</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>3619500</wp:posOffset>
+                        <wp:posOffset>3614738</wp:posOffset>
                       </wp:positionV>
-                      <wp:extent cx="1203325" cy="306705"/>
+                      <wp:extent cx="1212850" cy="316230"/>
                       <wp:effectExtent b="0" l="0" r="0" t="0"/>
                       <wp:wrapNone/>
-                      <wp:docPr id="1136" name="image65.png"/>
+                      <wp:docPr id="1404" name="image55.png"/>
                       <a:graphic>
                         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                           <pic:pic>
                             <pic:nvPicPr>
-                              <pic:cNvPr id="0" name="image65.png"/>
+                              <pic:cNvPr id="0" name="image55.png"/>
                               <pic:cNvPicPr preferRelativeResize="0"/>
                             </pic:nvPicPr>
                             <pic:blipFill>
-                              <a:blip r:embed="rId50"/>
+                              <a:blip r:embed="rId29"/>
                               <a:srcRect/>
                               <a:stretch>
                                 <a:fillRect/>
                               </a:stretch>
                             </pic:blipFill>
                             <pic:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
-                                <a:ext cx="1203325" cy="306705"/>
+                                <a:ext cx="1212850" cy="316230"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect"/>
                               <a:ln/>
                             </pic:spPr>
                           </pic:pic>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <mc:AlternateContent>
                 <mc:Choice Requires="wpg">
                   <w:drawing>
                     <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
-                        <wp:posOffset>1270000</wp:posOffset>
+                        <wp:posOffset>1265238</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>3136900</wp:posOffset>
+                        <wp:posOffset>3132138</wp:posOffset>
                       </wp:positionV>
-                      <wp:extent cx="1162685" cy="399415"/>
+                      <wp:extent cx="1172210" cy="408940"/>
                       <wp:effectExtent b="0" l="0" r="0" t="0"/>
                       <wp:wrapNone/>
-                      <wp:docPr id="1129" name=""/>
+                      <wp:docPr id="1407" name=""/>
                       <a:graphic>
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr/>
-                            <wps:cNvPr id="19" name="Shape 19"/>
+                            <wps:cNvPr id="21" name="Shape 21"/>
                             <wps:spPr>
                               <a:xfrm>
                                 <a:off x="4769420" y="3585055"/>
                                 <a:ext cx="1153160" cy="389890"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                               <a:ln cap="flat" cmpd="sng" w="9525">
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                                 <a:prstDash val="solid"/>
                                 <a:miter lim="800000"/>
                                 <a:headEnd len="sm" w="sm" type="none"/>
                                 <a:tailEnd len="sm" w="sm" type="none"/>
                               </a:ln>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
                                 <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                                   <w:pPr>
                                     <w:spacing w:after="0" w:before="0" w:line="240"/>
-                                    <w:ind w:left="560.9999847412109" w:right="0" w:firstLine="0"/>
+                                    <w:ind w:left="560.9999847412109" w:right="0" w:firstLine="560.9999847412109"/>
                                     <w:jc w:val="both"/>
                                     <w:textDirection w:val="btLr"/>
                                   </w:pPr>
                                   <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                                     <w:rPr>
-                                      <w:rFonts w:ascii="KaiTi_GB2312" w:cs="KaiTi_GB2312" w:eastAsia="KaiTi_GB2312" w:hAnsi="KaiTi_GB2312"/>
+                                      <w:rFonts w:ascii="KaiTi" w:cs="KaiTi" w:eastAsia="KaiTi" w:hAnsi="KaiTi"/>
                                       <w:b w:val="0"/>
                                       <w:i w:val="0"/>
                                       <w:smallCaps w:val="0"/>
                                       <w:strike w:val="0"/>
                                       <w:color w:val="000000"/>
                                       <w:sz w:val="21"/>
                                       <w:vertAlign w:val="baseline"/>
                                     </w:rPr>
                                     <w:t xml:space="preserve">Power Supply Box</w:t>
                                   </w:r>
                                 </w:p>
                                 <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                                   <w:pPr>
                                     <w:spacing w:after="0" w:before="0" w:line="240"/>
                                     <w:ind w:left="0" w:right="0" w:firstLine="0"/>
                                     <w:jc w:val="both"/>
                                     <w:textDirection w:val="btLr"/>
                                   </w:pPr>
                                   <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                                     <w:rPr>
-                                      <w:rFonts w:ascii="KaiTi_GB2312" w:cs="KaiTi_GB2312" w:eastAsia="KaiTi_GB2312" w:hAnsi="KaiTi_GB2312"/>
+                                      <w:rFonts w:ascii="KaiTi" w:cs="KaiTi" w:eastAsia="KaiTi" w:hAnsi="KaiTi"/>
                                       <w:b w:val="0"/>
                                       <w:i w:val="0"/>
                                       <w:smallCaps w:val="0"/>
                                       <w:strike w:val="0"/>
                                       <w:color w:val="000000"/>
                                       <w:sz w:val="21"/>
                                       <w:vertAlign w:val="baseline"/>
                                     </w:rPr>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:drawing>
                     <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
-                        <wp:posOffset>1270000</wp:posOffset>
+                        <wp:posOffset>1265238</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>3136900</wp:posOffset>
+                        <wp:posOffset>3132138</wp:posOffset>
                       </wp:positionV>
-                      <wp:extent cx="1162685" cy="399415"/>
+                      <wp:extent cx="1172210" cy="408940"/>
                       <wp:effectExtent b="0" l="0" r="0" t="0"/>
                       <wp:wrapNone/>
-                      <wp:docPr id="1129" name="image56.png"/>
+                      <wp:docPr id="1407" name="image58.png"/>
                       <a:graphic>
                         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                           <pic:pic>
                             <pic:nvPicPr>
-                              <pic:cNvPr id="0" name="image56.png"/>
+                              <pic:cNvPr id="0" name="image58.png"/>
                               <pic:cNvPicPr preferRelativeResize="0"/>
                             </pic:nvPicPr>
                             <pic:blipFill>
-                              <a:blip r:embed="rId51"/>
+                              <a:blip r:embed="rId29"/>
                               <a:srcRect/>
                               <a:stretch>
                                 <a:fillRect/>
                               </a:stretch>
                             </pic:blipFill>
                             <pic:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
-                                <a:ext cx="1162685" cy="399415"/>
+                                <a:ext cx="1172210" cy="408940"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect"/>
                               <a:ln/>
                             </pic:spPr>
                           </pic:pic>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <mc:AlternateContent>
                 <mc:Choice Requires="wpg">
                   <w:drawing>
                     <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
-                        <wp:posOffset>711200</wp:posOffset>
+                        <wp:posOffset>706438</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>241300</wp:posOffset>
+                        <wp:posOffset>236538</wp:posOffset>
                       </wp:positionV>
-                      <wp:extent cx="1347470" cy="465455"/>
+                      <wp:extent cx="1356995" cy="474980"/>
                       <wp:effectExtent b="0" l="0" r="0" t="0"/>
                       <wp:wrapNone/>
-                      <wp:docPr id="1128" name=""/>
+                      <wp:docPr id="1406" name=""/>
                       <a:graphic>
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr/>
-                            <wps:cNvPr id="18" name="Shape 18"/>
+                            <wps:cNvPr id="20" name="Shape 20"/>
                             <wps:spPr>
                               <a:xfrm>
                                 <a:off x="4677028" y="3552035"/>
                                 <a:ext cx="1337945" cy="455930"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                               <a:ln cap="flat" cmpd="sng" w="9525">
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                                 <a:prstDash val="solid"/>
                                 <a:miter lim="800000"/>
                                 <a:headEnd len="sm" w="sm" type="none"/>
                                 <a:tailEnd len="sm" w="sm" type="none"/>
                               </a:ln>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
                                 <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                                   <w:pPr>
                                     <w:spacing w:after="0" w:before="0" w:line="240"/>
                                     <w:ind w:left="0" w:right="0" w:firstLine="0"/>
                                     <w:jc w:val="left"/>
                                     <w:textDirection w:val="btLr"/>
                                   </w:pPr>
                                   <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                                       <w:b w:val="0"/>
                                       <w:i w:val="0"/>
                                       <w:smallCaps w:val="0"/>
                                       <w:strike w:val="0"/>
                                       <w:color w:val="000000"/>
                                       <w:sz w:val="21"/>
                                       <w:vertAlign w:val="baseline"/>
                                     </w:rPr>
                                     <w:t xml:space="preserve">1.AC220V</w:t>
                                   </w:r>
                                   <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                                     <w:rPr>
-                                      <w:rFonts w:ascii="KaiTi_GB2312" w:cs="KaiTi_GB2312" w:eastAsia="KaiTi_GB2312" w:hAnsi="KaiTi_GB2312"/>
+                                      <w:rFonts w:ascii="KaiTi" w:cs="KaiTi" w:eastAsia="KaiTi" w:hAnsi="KaiTi"/>
                                       <w:b w:val="0"/>
                                       <w:i w:val="0"/>
                                       <w:smallCaps w:val="0"/>
                                       <w:strike w:val="0"/>
                                       <w:color w:val="000000"/>
                                       <w:sz w:val="21"/>
                                       <w:vertAlign w:val="baseline"/>
                                     </w:rPr>
                                     <w:t xml:space="preserve"> Air pump</w:t>
                                   </w:r>
                                 </w:p>
                                 <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                                   <w:pPr>
                                     <w:spacing w:after="0" w:before="0" w:line="240"/>
                                     <w:ind w:left="0" w:right="0" w:firstLine="0"/>
                                     <w:jc w:val="both"/>
                                     <w:textDirection w:val="btLr"/>
                                   </w:pPr>
                                   <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                                     <w:rPr>
-                                      <w:rFonts w:ascii="KaiTi_GB2312" w:cs="KaiTi_GB2312" w:eastAsia="KaiTi_GB2312" w:hAnsi="KaiTi_GB2312"/>
+                                      <w:rFonts w:ascii="KaiTi" w:cs="KaiTi" w:eastAsia="KaiTi" w:hAnsi="KaiTi"/>
                                       <w:b w:val="0"/>
                                       <w:i w:val="0"/>
                                       <w:smallCaps w:val="0"/>
                                       <w:strike w:val="0"/>
                                       <w:color w:val="000000"/>
                                       <w:sz w:val="21"/>
                                       <w:vertAlign w:val="baseline"/>
                                     </w:rPr>
                                   </w:r>
                                 </w:p>
                                 <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                                   <w:pPr>
                                     <w:spacing w:after="0" w:before="0" w:line="240"/>
                                     <w:ind w:left="0" w:right="0" w:firstLine="0"/>
                                     <w:jc w:val="both"/>
                                     <w:textDirection w:val="btLr"/>
                                   </w:pPr>
                                   <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                                     <w:rPr>
-                                      <w:rFonts w:ascii="KaiTi_GB2312" w:cs="KaiTi_GB2312" w:eastAsia="KaiTi_GB2312" w:hAnsi="KaiTi_GB2312"/>
+                                      <w:rFonts w:ascii="KaiTi" w:cs="KaiTi" w:eastAsia="KaiTi" w:hAnsi="KaiTi"/>
                                       <w:b w:val="0"/>
                                       <w:i w:val="0"/>
                                       <w:smallCaps w:val="0"/>
                                       <w:strike w:val="0"/>
                                       <w:color w:val="000000"/>
                                       <w:sz w:val="21"/>
                                       <w:vertAlign w:val="baseline"/>
                                     </w:rPr>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:drawing>
                     <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
-                        <wp:posOffset>711200</wp:posOffset>
+                        <wp:posOffset>706438</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>241300</wp:posOffset>
+                        <wp:posOffset>236538</wp:posOffset>
                       </wp:positionV>
-                      <wp:extent cx="1347470" cy="465455"/>
+                      <wp:extent cx="1356995" cy="474980"/>
                       <wp:effectExtent b="0" l="0" r="0" t="0"/>
                       <wp:wrapNone/>
-                      <wp:docPr id="1128" name="image55.png"/>
+                      <wp:docPr id="1406" name="image57.png"/>
                       <a:graphic>
                         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                           <pic:pic>
                             <pic:nvPicPr>
-                              <pic:cNvPr id="0" name="image55.png"/>
+                              <pic:cNvPr id="0" name="image57.png"/>
                               <pic:cNvPicPr preferRelativeResize="0"/>
                             </pic:nvPicPr>
                             <pic:blipFill>
-                              <a:blip r:embed="rId52"/>
+                              <a:blip r:embed="rId29"/>
                               <a:srcRect/>
                               <a:stretch>
                                 <a:fillRect/>
                               </a:stretch>
                             </pic:blipFill>
                             <pic:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
-                                <a:ext cx="1347470" cy="465455"/>
+                                <a:ext cx="1356995" cy="474980"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect"/>
                               <a:ln/>
                             </pic:spPr>
                           </pic:pic>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <mc:AlternateContent>
                 <mc:Choice Requires="wpg">
                   <w:drawing>
                     <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
-                        <wp:posOffset>3568700</wp:posOffset>
+                        <wp:posOffset>3559175</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>3136900</wp:posOffset>
+                        <wp:posOffset>3127375</wp:posOffset>
                       </wp:positionV>
-                      <wp:extent cx="120015" cy="523875"/>
+                      <wp:extent cx="139065" cy="542925"/>
                       <wp:effectExtent b="0" l="0" r="0" t="0"/>
                       <wp:wrapNone/>
-                      <wp:docPr id="1131" name=""/>
+                      <wp:docPr id="1400" name=""/>
                       <a:graphic>
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvCnPr/>
                             <wps:spPr>
                               <a:xfrm rot="10800000">
                                 <a:off x="5295518" y="3527588"/>
                                 <a:ext cx="100965" cy="504825"/>
                               </a:xfrm>
                               <a:prstGeom prst="straightConnector1">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                               <a:ln cap="flat" cmpd="sng" w="19050">
                                 <a:solidFill>
                                   <a:srgbClr val="FF0000"/>
                                 </a:solidFill>
                                 <a:prstDash val="solid"/>
                                 <a:miter lim="800000"/>
-                                <a:headEnd len="med" w="med" type="none"/>
+                                <a:headEnd len="sm" w="sm" type="none"/>
                                 <a:tailEnd len="med" w="med" type="triangle"/>
                               </a:ln>
                             </wps:spPr>
                             <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:drawing>
                     <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
-                        <wp:posOffset>3568700</wp:posOffset>
+                        <wp:posOffset>3559175</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>3136900</wp:posOffset>
+                        <wp:posOffset>3127375</wp:posOffset>
                       </wp:positionV>
-                      <wp:extent cx="120015" cy="523875"/>
+                      <wp:extent cx="139065" cy="542925"/>
                       <wp:effectExtent b="0" l="0" r="0" t="0"/>
                       <wp:wrapNone/>
-                      <wp:docPr id="1131" name="image58.png"/>
+                      <wp:docPr id="1400" name="image48.png"/>
                       <a:graphic>
                         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                           <pic:pic>
                             <pic:nvPicPr>
-                              <pic:cNvPr id="0" name="image58.png"/>
+                              <pic:cNvPr id="0" name="image48.png"/>
                               <pic:cNvPicPr preferRelativeResize="0"/>
                             </pic:nvPicPr>
                             <pic:blipFill>
-                              <a:blip r:embed="rId53"/>
+                              <a:blip r:embed="rId29"/>
                               <a:srcRect/>
                               <a:stretch>
                                 <a:fillRect/>
                               </a:stretch>
                             </pic:blipFill>
                             <pic:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
-                                <a:ext cx="120015" cy="523875"/>
+                                <a:ext cx="139065" cy="542925"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect"/>
                               <a:ln/>
                             </pic:spPr>
                           </pic:pic>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <mc:AlternateContent>
                 <mc:Choice Requires="wpg">
                   <w:drawing>
                     <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
-                        <wp:posOffset>1104900</wp:posOffset>
+                        <wp:posOffset>1095375</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>2870200</wp:posOffset>
+                        <wp:posOffset>2860675</wp:posOffset>
                       </wp:positionV>
-                      <wp:extent cx="433705" cy="327025"/>
+                      <wp:extent cx="452755" cy="346075"/>
                       <wp:effectExtent b="0" l="0" r="0" t="0"/>
                       <wp:wrapNone/>
-                      <wp:docPr id="1130" name=""/>
+                      <wp:docPr id="1398" name=""/>
                       <a:graphic>
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvCnPr/>
                             <wps:spPr>
                               <a:xfrm rot="10800000">
                                 <a:off x="5138673" y="3626013"/>
                                 <a:ext cx="414655" cy="307975"/>
                               </a:xfrm>
                               <a:prstGeom prst="straightConnector1">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                               <a:ln cap="flat" cmpd="sng" w="19050">
                                 <a:solidFill>
                                   <a:srgbClr val="FF0000"/>
                                 </a:solidFill>
                                 <a:prstDash val="solid"/>
                                 <a:miter lim="800000"/>
-                                <a:headEnd len="med" w="med" type="none"/>
+                                <a:headEnd len="sm" w="sm" type="none"/>
                                 <a:tailEnd len="med" w="med" type="triangle"/>
                               </a:ln>
                             </wps:spPr>
                             <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:drawing>
                     <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
-                        <wp:posOffset>1104900</wp:posOffset>
+                        <wp:posOffset>1095375</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>2870200</wp:posOffset>
+                        <wp:posOffset>2860675</wp:posOffset>
                       </wp:positionV>
-                      <wp:extent cx="433705" cy="327025"/>
+                      <wp:extent cx="452755" cy="346075"/>
                       <wp:effectExtent b="0" l="0" r="0" t="0"/>
                       <wp:wrapNone/>
-                      <wp:docPr id="1130" name="image57.png"/>
+                      <wp:docPr id="1398" name="image46.png"/>
                       <a:graphic>
                         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                           <pic:pic>
                             <pic:nvPicPr>
-                              <pic:cNvPr id="0" name="image57.png"/>
+                              <pic:cNvPr id="0" name="image46.png"/>
                               <pic:cNvPicPr preferRelativeResize="0"/>
                             </pic:nvPicPr>
                             <pic:blipFill>
-                              <a:blip r:embed="rId54"/>
+                              <a:blip r:embed="rId29"/>
                               <a:srcRect/>
                               <a:stretch>
                                 <a:fillRect/>
                               </a:stretch>
                             </pic:blipFill>
                             <pic:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
-                                <a:ext cx="433705" cy="327025"/>
-[...187 lines deleted...]
-                                <a:ext cx="172720" cy="599440"/>
+                                <a:ext cx="452755" cy="346075"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect"/>
                               <a:ln/>
                             </pic:spPr>
                           </pic:pic>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004F">
@@ -6131,60 +6201,60 @@
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000050">
       <w:pPr>
         <w:widowControl w:val="1"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="6337300" cy="4144645"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1364" name="image284.png"/>
+            <wp:docPr id="1640" name="image280.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image284.png"/>
+                    <pic:cNvPr id="0" name="image280.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId57"/>
+                    <a:blip r:embed="rId46"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6337300" cy="4144645"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
@@ -6337,122 +6407,124 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Power Board</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000059">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="145"/>
         </w:tabs>
         <w:ind w:left="142" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="4667885" cy="6227445"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="IMG_20150427_140651.jpg" id="1365" name="image292.jpg"/>
+            <wp:docPr descr="IMG_20150427_140651.jpg" id="1641" name="image284.jpg"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="IMG_20150427_140651.jpg" id="0" name="image292.jpg"/>
+                    <pic:cNvPr descr="IMG_20150427_140651.jpg" id="0" name="image284.jpg"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId58"/>
+                    <a:blip r:embed="rId47"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4667885" cy="6227445"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>50801</wp:posOffset>
+                  <wp:posOffset>44452</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>5219700</wp:posOffset>
+                  <wp:posOffset>5213350</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1036955" cy="279400"/>
+                <wp:extent cx="1049655" cy="292100"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1261" name=""/>
+                <wp:docPr id="1537" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
-                      <wps:cNvPr id="165" name="Shape 165"/>
+                      <wps:cNvPr id="173" name="Shape 173"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="4833873" y="3646650"/>
                           <a:ext cx="1024255" cy="266700"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln cap="flat" cmpd="sng" w="12700">
                           <a:solidFill>
                             <a:srgbClr val="8064A2"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                           <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="sm" w="sm" type="none"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                             <w:pPr>
@@ -6489,110 +6561,110 @@
                                 <w:i w:val="0"/>
                                 <w:smallCaps w:val="0"/>
                                 <w:strike w:val="0"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="21"/>
                                 <w:vertAlign w:val="baseline"/>
                               </w:rPr>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>50801</wp:posOffset>
+                  <wp:posOffset>44452</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>5219700</wp:posOffset>
+                  <wp:posOffset>5213350</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1036955" cy="279400"/>
+                <wp:extent cx="1049655" cy="292100"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1261" name="image233.png"/>
+                <wp:docPr id="1537" name="image221.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image233.png"/>
+                        <pic:cNvPr id="0" name="image221.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId59"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="1036955" cy="279400"/>
+                          <a:ext cx="1049655" cy="292100"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>3784600</wp:posOffset>
+                  <wp:posOffset>3778250</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>5067300</wp:posOffset>
+                  <wp:posOffset>5060950</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="965200" cy="349250"/>
+                <wp:extent cx="977900" cy="361950"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1262" name=""/>
+                <wp:docPr id="1538" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
-                      <wps:cNvPr id="166" name="Shape 166"/>
+                      <wps:cNvPr id="174" name="Shape 174"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="4869750" y="3611725"/>
                           <a:ext cx="952500" cy="336550"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln cap="flat" cmpd="sng" w="12700">
                           <a:solidFill>
                             <a:srgbClr val="8064A2"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                           <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="sm" w="sm" type="none"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                             <w:pPr>
@@ -6629,110 +6701,110 @@
                                 <w:i w:val="0"/>
                                 <w:smallCaps w:val="0"/>
                                 <w:strike w:val="0"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="21"/>
                                 <w:vertAlign w:val="baseline"/>
                               </w:rPr>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>3784600</wp:posOffset>
+                  <wp:posOffset>3778250</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>5067300</wp:posOffset>
+                  <wp:posOffset>5060950</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="965200" cy="349250"/>
+                <wp:extent cx="977900" cy="361950"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1262" name="image234.png"/>
+                <wp:docPr id="1538" name="image223.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image234.png"/>
+                        <pic:cNvPr id="0" name="image223.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId60"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="965200" cy="349250"/>
+                          <a:ext cx="977900" cy="361950"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>1257300</wp:posOffset>
+                  <wp:posOffset>1250950</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>5219700</wp:posOffset>
+                  <wp:posOffset>5213350</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="737870" cy="349250"/>
+                <wp:extent cx="750570" cy="361950"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1263" name=""/>
+                <wp:docPr id="1539" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
-                      <wps:cNvPr id="167" name="Shape 167"/>
+                      <wps:cNvPr id="175" name="Shape 175"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="4983415" y="3611725"/>
                           <a:ext cx="725170" cy="336550"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln cap="flat" cmpd="sng" w="12700">
                           <a:solidFill>
                             <a:srgbClr val="8064A2"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                           <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="sm" w="sm" type="none"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                             <w:pPr>
@@ -6769,814 +6841,814 @@
                                 <w:i w:val="0"/>
                                 <w:smallCaps w:val="0"/>
                                 <w:strike w:val="0"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="21"/>
                                 <w:vertAlign w:val="baseline"/>
                               </w:rPr>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>1257300</wp:posOffset>
+                  <wp:posOffset>1250950</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>5219700</wp:posOffset>
+                  <wp:posOffset>5213350</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="737870" cy="349250"/>
+                <wp:extent cx="750570" cy="361950"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1263" name="image235.png"/>
+                <wp:docPr id="1539" name="image229.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image235.png"/>
+                        <pic:cNvPr id="0" name="image229.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId61"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="737870" cy="349250"/>
+                          <a:ext cx="750570" cy="361950"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>3505200</wp:posOffset>
+                  <wp:posOffset>3500438</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>1066800</wp:posOffset>
+                  <wp:posOffset>1062038</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="221615" cy="185420"/>
+                <wp:extent cx="231140" cy="194945"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1230" name=""/>
+                <wp:docPr id="1506" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm flipH="1">
                           <a:off x="5239955" y="3692053"/>
                           <a:ext cx="212090" cy="175895"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln cap="flat" cmpd="sng" w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
-                          <a:headEnd len="med" w="med" type="none"/>
+                          <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="med" w="med" type="triangle"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>3505200</wp:posOffset>
+                  <wp:posOffset>3500438</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>1066800</wp:posOffset>
+                  <wp:posOffset>1062038</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="221615" cy="185420"/>
+                <wp:extent cx="231140" cy="194945"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1230" name="image195.png"/>
+                <wp:docPr id="1506" name="image183.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image195.png"/>
+                        <pic:cNvPr id="0" name="image183.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId62"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="221615" cy="185420"/>
+                          <a:ext cx="231140" cy="194945"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>774700</wp:posOffset>
+                  <wp:posOffset>769938</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>5067300</wp:posOffset>
+                  <wp:posOffset>5062538</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="105410" cy="161925"/>
+                <wp:extent cx="114935" cy="171450"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1231" name=""/>
+                <wp:docPr id="1507" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm flipH="1" rot="10800000">
                           <a:off x="5298058" y="3703800"/>
                           <a:ext cx="95885" cy="152400"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln cap="flat" cmpd="sng" w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
-                          <a:headEnd len="med" w="med" type="none"/>
+                          <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="med" w="med" type="triangle"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>774700</wp:posOffset>
+                  <wp:posOffset>769938</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>5067300</wp:posOffset>
+                  <wp:posOffset>5062538</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="105410" cy="161925"/>
+                <wp:extent cx="114935" cy="171450"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1231" name="image197.png"/>
+                <wp:docPr id="1507" name="image184.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image197.png"/>
+                        <pic:cNvPr id="0" name="image184.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId63"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="105410" cy="161925"/>
+                          <a:ext cx="114935" cy="171450"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>1397000</wp:posOffset>
+                  <wp:posOffset>1384300</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>5067300</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="0" cy="152400"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1232" name=""/>
+                <wp:docPr id="1508" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm rot="10800000">
                           <a:off x="5346000" y="3703800"/>
                           <a:ext cx="0" cy="152400"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln cap="flat" cmpd="sng" w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
-                          <a:headEnd len="med" w="med" type="none"/>
+                          <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="med" w="med" type="triangle"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>1397000</wp:posOffset>
+                  <wp:posOffset>1384300</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>5067300</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="0" cy="152400"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1232" name="image198.png"/>
+                <wp:docPr id="1508" name="image185.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image198.png"/>
+                        <pic:cNvPr id="0" name="image185.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId64"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="0" cy="152400"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>3441700</wp:posOffset>
+                  <wp:posOffset>3436938</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>5067300</wp:posOffset>
+                  <wp:posOffset>5062538</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="360680" cy="161925"/>
+                <wp:extent cx="370205" cy="171450"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1233" name=""/>
+                <wp:docPr id="1509" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm rot="10800000">
                           <a:off x="5170423" y="3703800"/>
                           <a:ext cx="351155" cy="152400"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln cap="flat" cmpd="sng" w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
-                          <a:headEnd len="med" w="med" type="none"/>
+                          <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="med" w="med" type="triangle"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>3441700</wp:posOffset>
+                  <wp:posOffset>3436938</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>5067300</wp:posOffset>
+                  <wp:posOffset>5062538</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="360680" cy="161925"/>
+                <wp:extent cx="370205" cy="171450"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1233" name="image199.png"/>
+                <wp:docPr id="1509" name="image186.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image199.png"/>
+                        <pic:cNvPr id="0" name="image186.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId65"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="360680" cy="161925"/>
+                          <a:ext cx="370205" cy="171450"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>774700</wp:posOffset>
+                  <wp:posOffset>769938</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>977900</wp:posOffset>
+                  <wp:posOffset>973138</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="295275" cy="200025"/>
+                <wp:extent cx="304800" cy="209550"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1229" name=""/>
+                <wp:docPr id="1505" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="5203125" y="3684750"/>
                           <a:ext cx="285750" cy="190500"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln cap="flat" cmpd="sng" w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
-                          <a:headEnd len="med" w="med" type="none"/>
+                          <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="med" w="med" type="triangle"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>774700</wp:posOffset>
+                  <wp:posOffset>769938</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>977900</wp:posOffset>
+                  <wp:posOffset>973138</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="295275" cy="200025"/>
+                <wp:extent cx="304800" cy="209550"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1229" name="image194.png"/>
+                <wp:docPr id="1505" name="image182.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image194.png"/>
+                        <pic:cNvPr id="0" name="image182.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId66"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="295275" cy="200025"/>
+                          <a:ext cx="304800" cy="209550"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>673100</wp:posOffset>
+                  <wp:posOffset>668338</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>977900</wp:posOffset>
+                  <wp:posOffset>973138</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="119380" cy="397510"/>
+                <wp:extent cx="128905" cy="407035"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1248" name=""/>
+                <wp:docPr id="1524" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm flipH="1">
                           <a:off x="5291073" y="3586008"/>
                           <a:ext cx="109855" cy="387985"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln cap="flat" cmpd="sng" w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
-                          <a:headEnd len="med" w="med" type="none"/>
+                          <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="med" w="med" type="triangle"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>673100</wp:posOffset>
+                  <wp:posOffset>668338</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>977900</wp:posOffset>
+                  <wp:posOffset>973138</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="119380" cy="397510"/>
+                <wp:extent cx="128905" cy="407035"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1248" name="image220.png"/>
+                <wp:docPr id="1524" name="image203.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image220.png"/>
+                        <pic:cNvPr id="0" name="image203.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId67"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="119380" cy="397510"/>
+                          <a:ext cx="128905" cy="407035"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>3657600</wp:posOffset>
+                  <wp:posOffset>3651250</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>800100</wp:posOffset>
+                  <wp:posOffset>793750</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1256030" cy="305435"/>
+                <wp:extent cx="1268730" cy="318135"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1249" name=""/>
+                <wp:docPr id="1525" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
-                      <wps:cNvPr id="153" name="Shape 153"/>
+                      <wps:cNvPr id="161" name="Shape 161"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="4724335" y="3633633"/>
                           <a:ext cx="1243330" cy="292735"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln cap="flat" cmpd="sng" w="12700">
                           <a:solidFill>
                             <a:srgbClr val="4BACC6"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                           <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="sm" w="sm" type="none"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                             <w:pPr>
                               <w:spacing w:after="0" w:before="0" w:line="240"/>
-                              <w:ind w:left="420" w:right="0" w:firstLine="0"/>
+                              <w:ind w:left="420" w:right="0" w:firstLine="420"/>
                               <w:jc w:val="both"/>
                               <w:textDirection w:val="btLr"/>
                             </w:pPr>
                             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                                 <w:b w:val="0"/>
                                 <w:i w:val="0"/>
                                 <w:smallCaps w:val="0"/>
                                 <w:strike w:val="0"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="21"/>
                                 <w:vertAlign w:val="baseline"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Transformer input</w:t>
                             </w:r>
                           </w:p>
                           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                             <w:pPr>
                               <w:spacing w:after="0" w:before="0" w:line="240"/>
-                              <w:ind w:left="420" w:right="0" w:firstLine="0"/>
+                              <w:ind w:left="420" w:right="0" w:firstLine="420"/>
                               <w:jc w:val="both"/>
                               <w:textDirection w:val="btLr"/>
                             </w:pPr>
                             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                                 <w:b w:val="0"/>
                                 <w:i w:val="0"/>
                                 <w:smallCaps w:val="0"/>
                                 <w:strike w:val="0"/>
                                 <w:color w:val="000000"/>
-                                <w:sz w:val="32"/>
+                                <w:sz w:val="21"/>
                                 <w:vertAlign w:val="baseline"/>
                               </w:rPr>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>3657600</wp:posOffset>
+                  <wp:posOffset>3651250</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>800100</wp:posOffset>
+                  <wp:posOffset>793750</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1256030" cy="305435"/>
+                <wp:extent cx="1268730" cy="318135"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1249" name="image221.png"/>
+                <wp:docPr id="1525" name="image204.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image221.png"/>
+                        <pic:cNvPr id="0" name="image204.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId68"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="1256030" cy="305435"/>
+                          <a:ext cx="1268730" cy="318135"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>317500</wp:posOffset>
+                  <wp:posOffset>311150</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>723900</wp:posOffset>
+                  <wp:posOffset>717550</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="948690" cy="305435"/>
+                <wp:extent cx="961390" cy="318135"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1244" name=""/>
+                <wp:docPr id="1520" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
-                      <wps:cNvPr id="148" name="Shape 148"/>
+                      <wps:cNvPr id="156" name="Shape 156"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="4878005" y="3633633"/>
                           <a:ext cx="935990" cy="292735"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln cap="flat" cmpd="sng" w="12700">
                           <a:solidFill>
                             <a:srgbClr val="4BACC6"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                           <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="sm" w="sm" type="none"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                             <w:pPr>
@@ -7613,368 +7685,378 @@
                                 <w:i w:val="0"/>
                                 <w:smallCaps w:val="0"/>
                                 <w:strike w:val="0"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="21"/>
                                 <w:vertAlign w:val="baseline"/>
                               </w:rPr>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>317500</wp:posOffset>
+                  <wp:posOffset>311150</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>723900</wp:posOffset>
+                  <wp:posOffset>717550</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="948690" cy="305435"/>
+                <wp:extent cx="961390" cy="318135"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1244" name="image212.png"/>
+                <wp:docPr id="1520" name="image199.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image212.png"/>
+                        <pic:cNvPr id="0" name="image199.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId69"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="948690" cy="305435"/>
+                          <a:ext cx="961390" cy="318135"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="145"/>
         </w:tabs>
         <w:ind w:left="142" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">1.The massage chair stop working as well as the remote control.</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005B">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="490" w:right="0" w:hanging="280"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">1.1 First make sure the power is ok, turning on the power switch and check the fuse, if the fuse burned then need to change it. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005C">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="420"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="2267585" cy="1683385"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="IMG_20150707_161256732.jpg" id="1366" name="image285.jpg"/>
+            <wp:docPr descr="IMG_20150707_161256732.jpg" id="1642" name="image289.jpg"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="IMG_20150707_161256732.jpg" id="0" name="image285.jpg"/>
+                    <pic:cNvPr descr="IMG_20150707_161256732.jpg" id="0" name="image289.jpg"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId70"/>
+                    <a:blip r:embed="rId48"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2267585" cy="1683385"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>1765300</wp:posOffset>
+                  <wp:posOffset>1760538</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>1219200</wp:posOffset>
+                  <wp:posOffset>1214438</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1136015" cy="258445"/>
+                <wp:extent cx="1145540" cy="267970"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1245" name=""/>
+                <wp:docPr id="1521" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm flipH="1">
                           <a:off x="4782755" y="3655540"/>
                           <a:ext cx="1126490" cy="248920"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln cap="flat" cmpd="sng" w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
-                          <a:headEnd len="med" w="med" type="none"/>
+                          <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="med" w="med" type="triangle"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>1765300</wp:posOffset>
+                  <wp:posOffset>1760538</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>1219200</wp:posOffset>
+                  <wp:posOffset>1214438</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1136015" cy="258445"/>
+                <wp:extent cx="1145540" cy="267970"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1245" name="image213.png"/>
+                <wp:docPr id="1521" name="image200.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image213.png"/>
+                        <pic:cNvPr id="0" name="image200.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId71"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="1136015" cy="258445"/>
+                          <a:ext cx="1145540" cy="267970"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>2895600</wp:posOffset>
+                  <wp:posOffset>2889250</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>990600</wp:posOffset>
+                  <wp:posOffset>984250</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="795655" cy="276225"/>
+                <wp:extent cx="808355" cy="288925"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1246" name=""/>
+                <wp:docPr id="1522" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
-                      <wps:cNvPr id="150" name="Shape 150"/>
+                      <wps:cNvPr id="158" name="Shape 158"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="4954523" y="3648238"/>
                           <a:ext cx="782955" cy="263525"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln cap="flat" cmpd="sng" w="12700">
                           <a:solidFill>
                             <a:srgbClr val="4F81BD"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                           <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="sm" w="sm" type="none"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                             <w:pPr>
@@ -8011,348 +8093,365 @@
                                 <w:i w:val="0"/>
                                 <w:smallCaps w:val="0"/>
                                 <w:strike w:val="0"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="21"/>
                                 <w:vertAlign w:val="baseline"/>
                               </w:rPr>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>2895600</wp:posOffset>
+                  <wp:posOffset>2889250</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>990600</wp:posOffset>
+                  <wp:posOffset>984250</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="795655" cy="276225"/>
+                <wp:extent cx="808355" cy="288925"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1246" name="image217.png"/>
+                <wp:docPr id="1522" name="image201.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image217.png"/>
+                        <pic:cNvPr id="0" name="image201.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId72"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="795655" cy="276225"/>
+                          <a:ext cx="808355" cy="288925"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005D">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="420" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">1.2 Check the 220V voltage the electric input CN1 on power panel and the circle transformer input CN6 with the AC on AVO meter, the power panel is damaged if without voltage; if With the voltage, then need to check the AC24V on input CON17, if without the AC24V then the transformer damaged,if with the AC24V, then power panel broken.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005E">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="420" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1.3 Check the CON3 voltage on the 5V part of power panel by AVO meter, and need to change the power panel if without voltage. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005F">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="420" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">1.4 Check the remote control wire is loose or not.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000060">
       <w:pPr>
         <w:ind w:left="560" w:hanging="560"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">2. The massage machine, actuator can’t move up &amp; down, but others and remote control work well.</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000061">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="145"/>
         </w:tabs>
         <w:ind w:left="526" w:hanging="280"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">2.1 Check the 12V power CN3 voltage DC12V on pc-board by AVO meter, the pc-board broken if without voltage(check the LM1 LM2576T-12 usually), it will work well after changing. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000062">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="145"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">3. moving problem with massage machine</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000063">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="145"/>
         </w:tabs>
         <w:ind w:left="206" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">3.1</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Open the remote control and operate to move up &amp; down, check the connector CON3 voltage 24V on two sides of the up &amp; down motor by DC of AVO meter, need to change the pc-board if without voltage or the up &amp; down motor conversely.(see. 3.3) </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000064">
       <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -8377,59 +8476,61 @@
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">3.3 Check the up &amp; down motor is good or not if the pc board voltage is ok. (usual ohm is 5-30Ω)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000066">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="145"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">4. Kneading problem</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000067">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="145"/>
         </w:tabs>
         <w:ind w:firstLine="274"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
@@ -8453,59 +8554,61 @@
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">4.2 Check the knead motor if the pc board voltage is ok. (usual ohm is 5-30Ω)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000069">
       <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">5. Knocking problem</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="145"/>
         </w:tabs>
         <w:ind w:left="280" w:hanging="280"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
@@ -9161,188 +9264,194 @@
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000093">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000094">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">14. </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Seat actuator is not action</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000095">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">14.1 The multimeter is placed in the DC voltage, the two probes in CON2 Brown       connector terminal , operate the Seat up and down, observe the multimeter if there is a DC24V output, if there is voltage, the actuator is bad, if there is no ,bad motherboard, replace it.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000096">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000097">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">15. The foot rollers problem</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000098">
       <w:pPr>
         <w:ind w:left="1050" w:hanging="840"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">15.1 Turn on rolling function, Without action , choose the DC on AVO meter and test the voltage of connector terminal on PC board CON20 roller part, the PC board damaged without voltage, the foot roller motor broken conversely. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000099">
       <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
+          <w:id w:val="-825343865"/>
           <w:tag w:val="goog_rdk_11"/>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
               <w:vertAlign w:val="baseline"/>
               <w:rtl w:val="0"/>
             </w:rPr>
             <w:t xml:space="preserve">3．Terminal list</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009A">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Pc board terminal</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table2"/>
         <w:tblW w:w="6734.000000000001" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblInd w:w="-108.0" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
           <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
           <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
           <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
           <w:insideH w:color="000000" w:space="0" w:sz="4" w:val="single"/>
@@ -9363,137 +9472,143 @@
           </w:tblGrid>
         </w:tblGridChange>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="377" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">terminal</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">marking</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">function</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
@@ -13211,50 +13326,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000109">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Power panel port</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table3"/>
         <w:tblW w:w="6734.000000000001" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblInd w:w="-108.0" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
           <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
           <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
           <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
           <w:insideH w:color="000000" w:space="0" w:sz="4" w:val="single"/>
@@ -13275,136 +13391,142 @@
           </w:tblGrid>
         </w:tblGridChange>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="377" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000010A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">port</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000010B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">      Marking </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000010C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">function</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="365" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
@@ -13994,50 +14116,51 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Pump 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000011F">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Decoding deck</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table4"/>
         <w:tblW w:w="6734.000000000001" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblInd w:w="-108.0" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
           <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
           <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
           <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
           <w:insideH w:color="000000" w:space="0" w:sz="4" w:val="single"/>
@@ -14058,137 +14181,143 @@
           </w:tblGrid>
         </w:tblGridChange>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="377" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000120">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">port</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000121">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">marking</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000122">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">function</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="365" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
@@ -14685,129 +14814,137 @@
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000132">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="6350"/>
         </w:tabs>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">4 The machinery problem and solution</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000133">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="6350"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Massage machine part</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000134">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="6350"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">1.1Up&amp;down motor noise or broken, change the motor assy.</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000135">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="6350"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
@@ -14824,91 +14961,91 @@
           <w:shd w:fill="f2f2f2" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Oblique mouth pliers</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3235325</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>19050</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2324100" cy="1790700"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1099" name=""/>
+                <wp:docPr id="1374" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2324100" cy="1790700"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:noFill/>
                         <a:ln cap="flat" cmpd="sng" w="9525" algn="ctr">
                           <a:noFill/>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00C8711B" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                             <w:pPr>
                               <w:pStyle w:val="Normal"/>
                               <w:suppressAutoHyphens w:val="1"/>
                               <w:spacing w:line="1" w:lineRule="atLeast"/>
                               <w:ind w:leftChars="-1" w:rightChars="0" w:firstLineChars="-1"/>
                               <w:textDirection w:val="btLr"/>
                               <w:textAlignment w:val="top"/>
                               <w:outlineLvl w:val="0"/>
                               <w:rPr>
                                 <w:w w:val="100"/>
                                 <w:position w:val="-1"/>
                                 <w:effect w:val="none"/>
                                 <w:vertAlign w:val="baseline"/>
                                 <w:cs w:val="0"/>
                                 <w:em w:val="none"/>
                                 <w:lang/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidDel="000000-1" w:rsidR="13136155" w:rsidRPr="000000-1">
+                            <w:r w:rsidDel="00000000" w:rsidR="13136155" w:rsidRPr="00000000">
                               <w:rPr>
                                 <w:noProof w:val="1"/>
                                 <w:w w:val="100"/>
                                 <w:position w:val="-1"/>
                                 <w:effect w:val="none"/>
                                 <w:vertAlign w:val="baseline"/>
                                 <w:cs w:val="0"/>
                                 <w:em w:val="none"/>
                                 <w:lang w:eastAsia="und" w:val="und"/>
                                 <w:specVanish w:val="1"/>
                               </w:rPr>
                               <w:drawing>
                                 <wp:inline distB="0" distT="0" distL="114300" distR="114300">
                                   <wp:extent cx="2066290" cy="1600200"/>
                                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
                                   <wp:docPr descr="DSC04684" id="1079" name="图片 3"/>
                                   <a:graphic>
                                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:pic>
                                         <pic:nvPicPr>
                                           <pic:cNvPr descr="DSC04684" id="1079" name="图片 3"/>
                                           <pic:cNvPicPr/>
                                         </pic:nvPicPr>
                                         <pic:blipFill>
                                           <a:blip r:embed="rId13"/>
@@ -14916,125 +15053,125 @@
                                           <a:stretch>
                                             <a:fillRect/>
                                           </a:stretch>
                                         </pic:blipFill>
                                         <pic:spPr bwMode="clr">
                                           <a:xfrm>
                                             <a:ext cx="2066290" cy="1600200"/>
                                           </a:xfrm>
                                           <a:prstGeom prst="rect">
                                             <a:avLst/>
                                           </a:prstGeom>
                                           <a:noFill/>
                                           <a:ln cap="rnd" cmpd="sng" w="9525" algn="ctr">
                                             <a:noFill/>
                                             <a:miter lim="800000"/>
                                             <a:headEnd/>
                                             <a:tailEnd/>
                                           </a:ln>
                                         </pic:spPr>
                                       </pic:pic>
                                     </a:graphicData>
                                   </a:graphic>
                                 </wp:inline>
                               </w:drawing>
                             </w:r>
-                            <w:r w:rsidDel="000000-1" w:rsidR="13136155" w:rsidRPr="000000-1">
+                            <w:r w:rsidDel="00000000" w:rsidR="13136155" w:rsidRPr="00000000">
                               <w:rPr>
                                 <w:w w:val="100"/>
                                 <w:position w:val="-1"/>
                                 <w:effect w:val="none"/>
                                 <w:vertAlign w:val="baseline"/>
                                 <w:cs w:val="0"/>
                                 <w:em w:val="none"/>
                                 <w:lang/>
                               </w:rPr>
                             </w:r>
                           </w:p>
                           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="005A19B1" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                             <w:pPr>
                               <w:pStyle w:val="Normal"/>
                               <w:suppressAutoHyphens w:val="1"/>
                               <w:spacing w:line="1" w:lineRule="atLeast"/>
                               <w:ind w:leftChars="-1" w:rightChars="0" w:firstLineChars="-1"/>
                               <w:textDirection w:val="btLr"/>
                               <w:textAlignment w:val="top"/>
                               <w:outlineLvl w:val="0"/>
                               <w:rPr>
                                 <w:w w:val="100"/>
                                 <w:position w:val="-1"/>
                                 <w:effect w:val="none"/>
                                 <w:vertAlign w:val="baseline"/>
                                 <w:cs w:val="0"/>
                                 <w:em w:val="none"/>
                                 <w:lang/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidDel="000000-1" w:rsidR="13136155" w:rsidRPr="000000-1">
+                            <w:r w:rsidDel="00000000" w:rsidR="13136155" w:rsidRPr="00000000">
                               <w:rPr>
                                 <w:w w:val="100"/>
                                 <w:position w:val="-1"/>
                                 <w:effect w:val="none"/>
                                 <w:vertAlign w:val="baseline"/>
                                 <w:cs w:val="0"/>
                                 <w:em w:val="none"/>
                                 <w:lang/>
                               </w:rPr>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3235325</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>19050</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2324100" cy="1790700"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1099" name="image168.jpg"/>
+                <wp:docPr id="1374" name="image207.jpg"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image168.jpg"/>
+                        <pic:cNvPr id="0" name="image207.jpg"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId73"/>
+                        <a:blip r:embed="rId49"/>
                         <a:srcRect b="0" l="0" r="0" t="0"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2324100" cy="1790700"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000136">
       <w:pPr>
         <w:tabs>
@@ -15091,381 +15228,386 @@
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000139">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="6350"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>3302000</wp:posOffset>
+                  <wp:posOffset>3297238</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>292100</wp:posOffset>
+                  <wp:posOffset>287338</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="352425" cy="108585"/>
+                <wp:extent cx="361950" cy="118110"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1247" name=""/>
+                <wp:docPr id="1523" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="5174550" y="3730470"/>
                           <a:ext cx="342900" cy="99060"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln cap="flat" cmpd="sng" w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
-                          <a:headEnd len="med" w="med" type="none"/>
+                          <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="med" w="med" type="triangle"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>3302000</wp:posOffset>
+                  <wp:posOffset>3297238</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>292100</wp:posOffset>
+                  <wp:posOffset>287338</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="352425" cy="108585"/>
+                <wp:extent cx="361950" cy="118110"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1247" name="image218.png"/>
+                <wp:docPr id="1523" name="image202.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image218.png"/>
+                        <pic:cNvPr id="0" name="image202.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId74"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="352425" cy="108585"/>
+                          <a:ext cx="361950" cy="118110"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>2273300</wp:posOffset>
+                  <wp:posOffset>2268538</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>0</wp:posOffset>
+                  <wp:posOffset>-4761</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1003300" cy="306705"/>
+                <wp:extent cx="1012825" cy="316230"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1218" name=""/>
+                <wp:docPr id="1494" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
-                      <wps:cNvPr id="122" name="Shape 122"/>
+                      <wps:cNvPr id="130" name="Shape 130"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="4849113" y="3631410"/>
                           <a:ext cx="993775" cy="297180"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln cap="flat" cmpd="sng" w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                           <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="sm" w="sm" type="none"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                             <w:pPr>
                               <w:spacing w:after="0" w:before="0" w:line="240"/>
                               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
                               <w:jc w:val="both"/>
                               <w:textDirection w:val="btLr"/>
                             </w:pPr>
                             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                               <w:rPr>
-                                <w:rFonts w:ascii="KaiTi_GB2312" w:cs="KaiTi_GB2312" w:eastAsia="KaiTi_GB2312" w:hAnsi="KaiTi_GB2312"/>
+                                <w:rFonts w:ascii="KaiTi" w:cs="KaiTi" w:eastAsia="KaiTi" w:hAnsi="KaiTi"/>
                                 <w:b w:val="0"/>
                                 <w:i w:val="0"/>
                                 <w:smallCaps w:val="0"/>
                                 <w:strike w:val="0"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="18"/>
                                 <w:vertAlign w:val="baseline"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Up&amp;down </w:t>
                             </w:r>
                             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                               <w:rPr>
-                                <w:rFonts w:ascii="KaiTi_GB2312" w:cs="KaiTi_GB2312" w:eastAsia="KaiTi_GB2312" w:hAnsi="KaiTi_GB2312"/>
+                                <w:rFonts w:ascii="KaiTi" w:cs="KaiTi" w:eastAsia="KaiTi" w:hAnsi="KaiTi"/>
                                 <w:b w:val="0"/>
                                 <w:i w:val="0"/>
                                 <w:smallCaps w:val="0"/>
                                 <w:strike w:val="0"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="21"/>
                                 <w:vertAlign w:val="baseline"/>
                               </w:rPr>
                               <w:t xml:space="preserve">motor assy</w:t>
                             </w:r>
                           </w:p>
                           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                             <w:pPr>
                               <w:spacing w:after="0" w:before="0" w:line="240"/>
                               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
                               <w:jc w:val="both"/>
                               <w:textDirection w:val="btLr"/>
                             </w:pPr>
                             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                               <w:rPr>
-                                <w:rFonts w:ascii="KaiTi_GB2312" w:cs="KaiTi_GB2312" w:eastAsia="KaiTi_GB2312" w:hAnsi="KaiTi_GB2312"/>
+                                <w:rFonts w:ascii="KaiTi" w:cs="KaiTi" w:eastAsia="KaiTi" w:hAnsi="KaiTi"/>
                                 <w:b w:val="0"/>
                                 <w:i w:val="0"/>
                                 <w:smallCaps w:val="0"/>
                                 <w:strike w:val="0"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="21"/>
                                 <w:vertAlign w:val="baseline"/>
                               </w:rPr>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>2273300</wp:posOffset>
+                  <wp:posOffset>2268538</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>0</wp:posOffset>
+                  <wp:posOffset>-4761</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1003300" cy="306705"/>
+                <wp:extent cx="1012825" cy="316230"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1218" name="image178.png"/>
+                <wp:docPr id="1494" name="image168.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image178.png"/>
+                        <pic:cNvPr id="0" name="image168.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId75"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="1003300" cy="306705"/>
+                          <a:ext cx="1012825" cy="316230"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000013A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="6350"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.3znysh7" w:id="3"/>
       <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Install the machine assy by operate conversely.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000013B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="6350"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
+          <w:id w:val="-1178607613"/>
           <w:tag w:val="goog_rdk_12"/>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
               <w:vertAlign w:val="baseline"/>
               <w:rtl w:val="0"/>
             </w:rPr>
             <w:t xml:space="preserve">Notice：</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000013C">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="6350"/>
         </w:tabs>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="780" w:right="0" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Add some shell grease on worm of up&amp;down</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000013D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="6350"/>
         </w:tabs>
         <w:ind w:left="420" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
@@ -15512,520 +15654,524 @@
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000140">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="6350"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">  3. Ensure without Interference phenomenon between the Counter wheel of up and down motor and light coupling of counter board </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>3797300</wp:posOffset>
+                  <wp:posOffset>3792538</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>355600</wp:posOffset>
+                  <wp:posOffset>350838</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="2003425" cy="306705"/>
+                <wp:extent cx="2012950" cy="316230"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1219" name=""/>
+                <wp:docPr id="1495" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
-                      <wps:cNvPr id="123" name="Shape 123"/>
+                      <wps:cNvPr id="131" name="Shape 131"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="4877688" y="3631410"/>
                           <a:ext cx="936625" cy="297180"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln cap="flat" cmpd="sng" w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="8000"/>
                           <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="sm" w="sm" type="none"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                             <w:pPr>
                               <w:spacing w:after="0" w:before="0" w:line="240"/>
                               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
                               <w:jc w:val="both"/>
                               <w:textDirection w:val="btLr"/>
                             </w:pPr>
                             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                               <w:rPr>
-                                <w:rFonts w:ascii="KaiTi_GB2312" w:cs="KaiTi_GB2312" w:eastAsia="KaiTi_GB2312" w:hAnsi="KaiTi_GB2312"/>
+                                <w:rFonts w:ascii="KaiTi" w:cs="KaiTi" w:eastAsia="KaiTi" w:hAnsi="KaiTi"/>
                                 <w:b w:val="0"/>
                                 <w:i w:val="0"/>
                                 <w:smallCaps w:val="0"/>
                                 <w:strike w:val="0"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="21"/>
                                 <w:vertAlign w:val="baseline"/>
                               </w:rPr>
                               <w:t xml:space="preserve">up and down counter board</w:t>
                             </w:r>
                           </w:p>
                           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                             <w:pPr>
                               <w:spacing w:after="0" w:before="0" w:line="240"/>
                               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
                               <w:jc w:val="both"/>
                               <w:textDirection w:val="btLr"/>
                             </w:pPr>
                             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                               <w:rPr>
-                                <w:rFonts w:ascii="KaiTi_GB2312" w:cs="KaiTi_GB2312" w:eastAsia="KaiTi_GB2312" w:hAnsi="KaiTi_GB2312"/>
+                                <w:rFonts w:ascii="KaiTi" w:cs="KaiTi" w:eastAsia="KaiTi" w:hAnsi="KaiTi"/>
                                 <w:b w:val="0"/>
                                 <w:i w:val="0"/>
                                 <w:smallCaps w:val="0"/>
                                 <w:strike w:val="0"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="21"/>
                                 <w:vertAlign w:val="baseline"/>
                               </w:rPr>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>3797300</wp:posOffset>
+                  <wp:posOffset>3792538</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>355600</wp:posOffset>
+                  <wp:posOffset>350838</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="2003425" cy="306705"/>
+                <wp:extent cx="2012950" cy="316230"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1219" name="image179.png"/>
+                <wp:docPr id="1495" name="image169.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image179.png"/>
+                        <pic:cNvPr id="0" name="image169.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId76"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="2003425" cy="306705"/>
+                          <a:ext cx="2012950" cy="316230"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000141">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="6350"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">1.2 up and down counter board is broken, please replace</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>5118100</wp:posOffset>
+                  <wp:posOffset>5113338</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>177800</wp:posOffset>
+                  <wp:posOffset>173038</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="82550" cy="548640"/>
+                <wp:extent cx="92075" cy="558165"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1220" name=""/>
+                <wp:docPr id="1496" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm flipH="1">
                           <a:off x="5309488" y="3510443"/>
                           <a:ext cx="73025" cy="539115"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln cap="flat" cmpd="sng" w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:round/>
                           <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="med" w="med" type="triangle"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>5118100</wp:posOffset>
+                  <wp:posOffset>5113338</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>177800</wp:posOffset>
+                  <wp:posOffset>173038</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="82550" cy="548640"/>
+                <wp:extent cx="92075" cy="558165"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1220" name="image180.png"/>
+                <wp:docPr id="1496" name="image170.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image180.png"/>
+                        <pic:cNvPr id="0" name="image170.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId77"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="82550" cy="548640"/>
+                          <a:ext cx="92075" cy="558165"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3592195</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>226695</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2063115" cy="1603375"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1098" name=""/>
+                <wp:docPr id="1373" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:cNvPr id="7" name="文本框 136"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2063115" cy="1603375"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00C8711B" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                             <w:pPr>
                               <w:pStyle w:val="Normal"/>
                               <w:suppressAutoHyphens w:val="1"/>
                               <w:spacing w:line="1" w:lineRule="atLeast"/>
                               <w:ind w:leftChars="-1" w:rightChars="0" w:firstLineChars="-1"/>
                               <w:textDirection w:val="btLr"/>
                               <w:textAlignment w:val="top"/>
                               <w:outlineLvl w:val="0"/>
                               <w:rPr>
                                 <w:w w:val="100"/>
                                 <w:position w:val="-1"/>
                                 <w:effect w:val="none"/>
                                 <w:vertAlign w:val="baseline"/>
                                 <w:cs w:val="0"/>
                                 <w:em w:val="none"/>
                                 <w:lang/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidDel="000000-1" w:rsidR="13136155" w:rsidRPr="000000-1">
+                            <w:r w:rsidDel="00000000" w:rsidR="13136155" w:rsidRPr="00000000">
                               <w:rPr>
                                 <w:w w:val="100"/>
                                 <w:position w:val="-1"/>
                                 <w:effect w:val="none"/>
                                 <w:vertAlign w:val="baseline"/>
                                 <w:cs w:val="0"/>
                                 <w:em w:val="none"/>
                                 <w:lang/>
                                 <w:specVanish w:val="1"/>
                               </w:rPr>
                               <w:drawing>
                                 <wp:inline distB="0" distT="0" distL="114300" distR="114300">
                                   <wp:extent cx="1906270" cy="1675765"/>
                                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
                                   <wp:docPr descr="DSC04686" id="1080" name="图片 1"/>
                                   <a:graphic>
                                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:pic>
                                         <pic:nvPicPr>
                                           <pic:cNvPr descr="DSC04686" id="1080" name="图片 1"/>
                                           <pic:cNvPicPr/>
                                         </pic:nvPicPr>
                                         <pic:blipFill>
                                           <a:blip r:embed="rId14"/>
                                           <a:srcRect/>
                                           <a:stretch>
                                             <a:fillRect/>
                                           </a:stretch>
                                         </pic:blipFill>
                                         <pic:spPr bwMode="clr">
                                           <a:xfrm>
                                             <a:ext cx="1906270" cy="1675765"/>
                                           </a:xfrm>
                                           <a:prstGeom prst="rect">
                                             <a:avLst/>
                                           </a:prstGeom>
                                           <a:noFill/>
                                           <a:ln cap="rnd" cmpd="sng" w="9525" algn="ctr">
                                             <a:noFill/>
                                             <a:miter lim="800000"/>
                                             <a:headEnd/>
                                             <a:tailEnd/>
                                           </a:ln>
                                         </pic:spPr>
                                       </pic:pic>
                                     </a:graphicData>
                                   </a:graphic>
                                 </wp:inline>
                               </w:drawing>
                             </w:r>
-                            <w:r w:rsidDel="000000-1" w:rsidR="13136155" w:rsidRPr="000000-1">
+                            <w:r w:rsidDel="00000000" w:rsidR="13136155" w:rsidRPr="00000000">
                               <w:rPr>
                                 <w:w w:val="100"/>
                                 <w:position w:val="-1"/>
                                 <w:effect w:val="none"/>
                                 <w:vertAlign w:val="baseline"/>
                                 <w:cs w:val="0"/>
                                 <w:em w:val="none"/>
                                 <w:lang/>
                               </w:rPr>
                             </w:r>
                           </w:p>
                           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                             <w:pPr>
                               <w:pStyle w:val="Normal"/>
                               <w:suppressAutoHyphens w:val="1"/>
                               <w:spacing w:line="1" w:lineRule="atLeast"/>
                               <w:ind w:leftChars="-1" w:rightChars="0" w:firstLineChars="-1"/>
                               <w:textDirection w:val="btLr"/>
                               <w:textAlignment w:val="top"/>
                               <w:outlineLvl w:val="0"/>
                               <w:rPr>
                                 <w:w w:val="100"/>
                                 <w:position w:val="-1"/>
                                 <w:effect w:val="none"/>
                                 <w:vertAlign w:val="baseline"/>
                                 <w:cs w:val="0"/>
                                 <w:em w:val="none"/>
                                 <w:lang/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidDel="000000-1" w:rsidR="13136155" w:rsidRPr="000000-1">
+                            <w:r w:rsidDel="00000000" w:rsidR="13136155" w:rsidRPr="00000000">
                               <w:rPr>
                                 <w:w w:val="100"/>
                                 <w:position w:val="-1"/>
                                 <w:effect w:val="none"/>
                                 <w:vertAlign w:val="baseline"/>
                                 <w:cs w:val="0"/>
                                 <w:em w:val="none"/>
                                 <w:lang/>
                               </w:rPr>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr bIns="45720" lIns="91439" rIns="91439" upright="1" tIns="45720"/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3592195</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>226695</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2063115" cy="1603375"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1098" name="image167.jpg"/>
+                <wp:docPr id="1373" name="image216.jpg"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image167.jpg"/>
+                        <pic:cNvPr id="0" name="image216.jpg"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId78"/>
+                        <a:blip r:embed="rId50"/>
                         <a:srcRect b="0" l="0" r="0" t="0"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2063115" cy="1603375"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000142">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="6350"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Up and down counter assembly.  </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000143">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="6350"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
@@ -16196,68 +16342,71 @@
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000014C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="6350"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000014D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="6350"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:color w:val="2b2b2b"/>
           <w:shd w:fill="f8f8f8" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">1.3 </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="2b2b2b"/>
           <w:shd w:fill="f8f8f8" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Electromagnetic valve is bad, replace solenoid valve assembly</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000014E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="6350"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -16278,218 +16427,218 @@
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">1.3.2 Cut off the ribbon which fixed the </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2924810</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>73660</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2835275" cy="1412240"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1097" name=""/>
+                <wp:docPr id="1372" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:cNvPr id="11" name="文本框 151"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2835275" cy="1412240"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00C8711B" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                             <w:pPr>
                               <w:pStyle w:val="Normal"/>
                               <w:suppressAutoHyphens w:val="1"/>
                               <w:spacing w:line="1" w:lineRule="atLeast"/>
                               <w:ind w:leftChars="-1" w:rightChars="0" w:firstLineChars="-1"/>
                               <w:textDirection w:val="btLr"/>
                               <w:textAlignment w:val="top"/>
                               <w:outlineLvl w:val="0"/>
                               <w:rPr>
                                 <w:w w:val="100"/>
                                 <w:position w:val="-1"/>
                                 <w:effect w:val="none"/>
                                 <w:vertAlign w:val="baseline"/>
                                 <w:cs w:val="0"/>
                                 <w:em w:val="none"/>
                                 <w:lang/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidDel="000000-1" w:rsidR="13136155" w:rsidRPr="000000-1">
+                            <w:r w:rsidDel="00000000" w:rsidR="13136155" w:rsidRPr="00000000">
                               <w:rPr>
                                 <w:w w:val="100"/>
                                 <w:position w:val="-1"/>
                                 <w:effect w:val="none"/>
                                 <w:vertAlign w:val="baseline"/>
                                 <w:cs w:val="0"/>
                                 <w:em w:val="none"/>
                                 <w:lang/>
                                 <w:specVanish w:val="1"/>
                               </w:rPr>
                               <w:drawing>
                                 <wp:inline distB="0" distT="0" distL="114300" distR="114300">
                                   <wp:extent cx="2153285" cy="1266190"/>
                                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
                                   <wp:docPr descr="DSC04689" id="1081" name="图片 10"/>
                                   <a:graphic>
                                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:pic>
                                         <pic:nvPicPr>
                                           <pic:cNvPr descr="DSC04689" id="1081" name="图片 10"/>
                                           <pic:cNvPicPr/>
                                         </pic:nvPicPr>
                                         <pic:blipFill>
                                           <a:blip r:embed="rId15"/>
                                           <a:srcRect/>
                                           <a:stretch>
                                             <a:fillRect/>
                                           </a:stretch>
                                         </pic:blipFill>
                                         <pic:spPr bwMode="clr">
                                           <a:xfrm>
                                             <a:ext cx="2153285" cy="1266190"/>
                                           </a:xfrm>
                                           <a:prstGeom prst="rect">
                                             <a:avLst/>
                                           </a:prstGeom>
                                           <a:noFill/>
                                           <a:ln cap="rnd" cmpd="sng" w="9525" algn="ctr">
                                             <a:noFill/>
                                             <a:miter lim="800000"/>
                                             <a:headEnd/>
                                             <a:tailEnd/>
                                           </a:ln>
                                         </pic:spPr>
                                       </pic:pic>
                                     </a:graphicData>
                                   </a:graphic>
                                 </wp:inline>
                               </w:drawing>
                             </w:r>
-                            <w:r w:rsidDel="000000-1" w:rsidR="13136155" w:rsidRPr="000000-1">
+                            <w:r w:rsidDel="00000000" w:rsidR="13136155" w:rsidRPr="00000000">
                               <w:rPr>
                                 <w:w w:val="100"/>
                                 <w:position w:val="-1"/>
                                 <w:effect w:val="none"/>
                                 <w:vertAlign w:val="baseline"/>
                                 <w:cs w:val="0"/>
                                 <w:em w:val="none"/>
                                 <w:lang/>
                               </w:rPr>
                             </w:r>
                           </w:p>
                           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                             <w:pPr>
                               <w:pStyle w:val="Normal"/>
                               <w:suppressAutoHyphens w:val="1"/>
                               <w:spacing w:line="1" w:lineRule="atLeast"/>
                               <w:ind w:leftChars="-1" w:rightChars="0" w:firstLineChars="-1"/>
                               <w:textDirection w:val="btLr"/>
                               <w:textAlignment w:val="top"/>
                               <w:outlineLvl w:val="0"/>
                               <w:rPr>
                                 <w:w w:val="100"/>
                                 <w:position w:val="-1"/>
                                 <w:effect w:val="none"/>
                                 <w:vertAlign w:val="baseline"/>
                                 <w:cs w:val="0"/>
                                 <w:em w:val="none"/>
                                 <w:lang/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidDel="000000-1" w:rsidR="13136155" w:rsidRPr="000000-1">
+                            <w:r w:rsidDel="00000000" w:rsidR="13136155" w:rsidRPr="00000000">
                               <w:rPr>
                                 <w:w w:val="100"/>
                                 <w:position w:val="-1"/>
                                 <w:effect w:val="none"/>
                                 <w:vertAlign w:val="baseline"/>
                                 <w:cs w:val="0"/>
                                 <w:em w:val="none"/>
                                 <w:lang/>
                               </w:rPr>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr bIns="45720" lIns="91439" rIns="91439" upright="1" tIns="45720"/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2924810</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>73660</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2835275" cy="1412240"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1097" name="image169.jpg"/>
+                <wp:docPr id="1372" name="image209.jpg"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image169.jpg"/>
+                        <pic:cNvPr id="0" name="image209.jpg"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId79"/>
+                        <a:blip r:embed="rId51"/>
                         <a:srcRect b="0" l="0" r="0" t="0"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2835275" cy="1412240"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000150">
       <w:pPr>
         <w:tabs>
@@ -16512,64 +16661,64 @@
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000151">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="6350"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">from Gas solenoid valve’s mouth. </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>3873500</wp:posOffset>
+                  <wp:posOffset>3868738</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>88900</wp:posOffset>
+                  <wp:posOffset>84138</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="2185670" cy="282575"/>
+                <wp:extent cx="2195195" cy="292100"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1221" name=""/>
+                <wp:docPr id="1497" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
-                      <wps:cNvPr id="125" name="Shape 125"/>
+                      <wps:cNvPr id="133" name="Shape 133"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="4838635" y="3643475"/>
                           <a:ext cx="1014730" cy="273050"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln cap="flat" cmpd="sng" w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="8000"/>
                           <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="sm" w="sm" type="none"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                             <w:pPr>
@@ -16606,77 +16755,77 @@
                                 <w:i w:val="0"/>
                                 <w:smallCaps w:val="0"/>
                                 <w:strike w:val="0"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="21"/>
                                 <w:vertAlign w:val="baseline"/>
                               </w:rPr>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>3873500</wp:posOffset>
+                  <wp:posOffset>3868738</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>88900</wp:posOffset>
+                  <wp:posOffset>84138</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="2185670" cy="282575"/>
+                <wp:extent cx="2195195" cy="292100"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1221" name="image181.png"/>
+                <wp:docPr id="1497" name="image173.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image181.png"/>
+                        <pic:cNvPr id="0" name="image173.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId80"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="2185670" cy="282575"/>
+                          <a:ext cx="2195195" cy="292100"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000152">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
@@ -16794,93 +16943,93 @@
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3246120</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>175260</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2057400" cy="1695450"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1102" name=""/>
+                <wp:docPr id="1377" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:cNvPr id="25" name="文本框 166"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2057400" cy="1695450"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00C8711B" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                             <w:pPr>
                               <w:pStyle w:val="Normal"/>
                               <w:suppressAutoHyphens w:val="1"/>
                               <w:spacing w:line="1" w:lineRule="atLeast"/>
                               <w:ind w:leftChars="-1" w:rightChars="0" w:firstLineChars="-1"/>
                               <w:textDirection w:val="btLr"/>
                               <w:textAlignment w:val="top"/>
                               <w:outlineLvl w:val="0"/>
                               <w:rPr>
                                 <w:w w:val="100"/>
                                 <w:position w:val="-1"/>
                                 <w:effect w:val="none"/>
                                 <w:vertAlign w:val="baseline"/>
                                 <w:cs w:val="0"/>
                                 <w:em w:val="none"/>
                                 <w:lang/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidDel="000000-1" w:rsidR="13136155" w:rsidRPr="000000-1">
+                            <w:r w:rsidDel="00000000" w:rsidR="13136155" w:rsidRPr="00000000">
                               <w:rPr>
                                 <w:w w:val="100"/>
                                 <w:position w:val="-1"/>
                                 <w:effect w:val="none"/>
                                 <w:vertAlign w:val="baseline"/>
                                 <w:cs w:val="0"/>
                                 <w:em w:val="none"/>
                                 <w:lang/>
                                 <w:specVanish w:val="1"/>
                               </w:rPr>
                               <w:drawing>
                                 <wp:inline distB="0" distT="0" distL="114300" distR="114300">
                                   <wp:extent cx="2317750" cy="2030730"/>
                                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
                                   <wp:docPr descr="DSC04693" id="1082" name="图片 3"/>
                                   <a:graphic>
                                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:pic>
                                         <pic:nvPicPr>
                                           <pic:cNvPr descr="DSC04693" id="1082" name="图片 3"/>
                                           <pic:cNvPicPr/>
                                         </pic:nvPicPr>
                                         <pic:blipFill>
                                           <a:blip r:embed="rId16">
                                             <a:lum bright="12000"/>
@@ -16889,188 +17038,192 @@
                                           <a:stretch>
                                             <a:fillRect/>
                                           </a:stretch>
                                         </pic:blipFill>
                                         <pic:spPr bwMode="clr">
                                           <a:xfrm>
                                             <a:ext cx="2317750" cy="2030730"/>
                                           </a:xfrm>
                                           <a:prstGeom prst="rect">
                                             <a:avLst/>
                                           </a:prstGeom>
                                           <a:noFill/>
                                           <a:ln cap="rnd" cmpd="sng" w="9525" algn="ctr">
                                             <a:noFill/>
                                             <a:miter lim="800000"/>
                                             <a:headEnd/>
                                             <a:tailEnd/>
                                           </a:ln>
                                         </pic:spPr>
                                       </pic:pic>
                                     </a:graphicData>
                                   </a:graphic>
                                 </wp:inline>
                               </w:drawing>
                             </w:r>
-                            <w:r w:rsidDel="000000-1" w:rsidR="13136155" w:rsidRPr="000000-1">
+                            <w:r w:rsidDel="00000000" w:rsidR="13136155" w:rsidRPr="00000000">
                               <w:rPr>
                                 <w:w w:val="100"/>
                                 <w:position w:val="-1"/>
                                 <w:effect w:val="none"/>
                                 <w:vertAlign w:val="baseline"/>
                                 <w:cs w:val="0"/>
                                 <w:em w:val="none"/>
                                 <w:lang/>
                               </w:rPr>
                             </w:r>
                           </w:p>
                           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                             <w:pPr>
                               <w:pStyle w:val="Normal"/>
                               <w:suppressAutoHyphens w:val="1"/>
                               <w:spacing w:line="1" w:lineRule="atLeast"/>
                               <w:ind w:leftChars="-1" w:rightChars="0" w:firstLineChars="-1"/>
                               <w:textDirection w:val="btLr"/>
                               <w:textAlignment w:val="top"/>
                               <w:outlineLvl w:val="0"/>
                               <w:rPr>
                                 <w:w w:val="100"/>
                                 <w:position w:val="-1"/>
                                 <w:effect w:val="none"/>
                                 <w:vertAlign w:val="baseline"/>
                                 <w:cs w:val="0"/>
                                 <w:em w:val="none"/>
                                 <w:lang/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidDel="000000-1" w:rsidR="13136155" w:rsidRPr="000000-1">
+                            <w:r w:rsidDel="00000000" w:rsidR="13136155" w:rsidRPr="00000000">
                               <w:rPr>
                                 <w:w w:val="100"/>
                                 <w:position w:val="-1"/>
                                 <w:effect w:val="none"/>
                                 <w:vertAlign w:val="baseline"/>
                                 <w:cs w:val="0"/>
                                 <w:em w:val="none"/>
                                 <w:lang/>
                               </w:rPr>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr bIns="45720" lIns="91439" rIns="91439" upright="1" tIns="45720"/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3246120</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>175260</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2057400" cy="1695450"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1102" name="image208.png"/>
+                <wp:docPr id="1377" name="image224.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image208.png"/>
+                        <pic:cNvPr id="0" name="image224.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId81"/>
+                        <a:blip r:embed="rId52"/>
                         <a:srcRect b="0" l="0" r="0" t="0"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2057400" cy="1695450"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000015A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="6350"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">1.4 Forward motor noise or forward motor broken. </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000015B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="6350"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Replace the forward motor. </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000015C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="6350"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
@@ -17101,171 +17254,171 @@
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000015E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="6350"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Wire. Unplug the corresponding plug-in from the </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>4102100</wp:posOffset>
+                  <wp:posOffset>4097338</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>0</wp:posOffset>
+                  <wp:posOffset>-4761</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="2185670" cy="282575"/>
+                <wp:extent cx="2195195" cy="292100"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1226" name=""/>
+                <wp:docPr id="1502" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
-                      <wps:cNvPr id="130" name="Shape 130"/>
+                      <wps:cNvPr id="138" name="Shape 138"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="4838635" y="3643475"/>
                           <a:ext cx="1014730" cy="273050"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln cap="flat" cmpd="sng" w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="8000"/>
                           <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="sm" w="sm" type="none"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                             <w:pPr>
                               <w:spacing w:after="0" w:before="0" w:line="240"/>
                               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
                               <w:jc w:val="both"/>
                               <w:textDirection w:val="btLr"/>
                             </w:pPr>
                             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                               <w:rPr>
-                                <w:rFonts w:ascii="KaiTi_GB2312" w:cs="KaiTi_GB2312" w:eastAsia="KaiTi_GB2312" w:hAnsi="KaiTi_GB2312"/>
+                                <w:rFonts w:ascii="KaiTi" w:cs="KaiTi" w:eastAsia="KaiTi" w:hAnsi="KaiTi"/>
                                 <w:b w:val="0"/>
                                 <w:i w:val="0"/>
                                 <w:smallCaps w:val="0"/>
                                 <w:strike w:val="0"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="21"/>
                                 <w:vertAlign w:val="baseline"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Forward counter assembly</w:t>
                             </w:r>
                           </w:p>
                           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                             <w:pPr>
                               <w:spacing w:after="0" w:before="0" w:line="240"/>
                               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
                               <w:jc w:val="both"/>
                               <w:textDirection w:val="btLr"/>
                             </w:pPr>
                             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                               <w:rPr>
-                                <w:rFonts w:ascii="KaiTi_GB2312" w:cs="KaiTi_GB2312" w:eastAsia="KaiTi_GB2312" w:hAnsi="KaiTi_GB2312"/>
+                                <w:rFonts w:ascii="KaiTi" w:cs="KaiTi" w:eastAsia="KaiTi" w:hAnsi="KaiTi"/>
                                 <w:b w:val="0"/>
                                 <w:i w:val="0"/>
                                 <w:smallCaps w:val="0"/>
                                 <w:strike w:val="0"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="21"/>
                                 <w:vertAlign w:val="baseline"/>
                               </w:rPr>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>4102100</wp:posOffset>
+                  <wp:posOffset>4097338</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>0</wp:posOffset>
+                  <wp:posOffset>-4761</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="2185670" cy="282575"/>
+                <wp:extent cx="2195195" cy="292100"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1226" name="image191.png"/>
+                <wp:docPr id="1502" name="image179.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image191.png"/>
+                        <pic:cNvPr id="0" name="image179.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId82"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="2185670" cy="282575"/>
+                          <a:ext cx="2195195" cy="292100"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000015F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="6350"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -17311,64 +17464,64 @@
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000162">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="6350"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">1.4.2 Take off the pin which fix motor’s </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>3073400</wp:posOffset>
+                  <wp:posOffset>3068638</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>0</wp:posOffset>
+                  <wp:posOffset>-4761</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="2250440" cy="1487805"/>
+                <wp:extent cx="2259965" cy="1497330"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1227" name=""/>
+                <wp:docPr id="1503" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
-                      <wps:cNvPr id="131" name="Shape 131"/>
+                      <wps:cNvPr id="139" name="Shape 139"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="4225543" y="3040860"/>
                           <a:ext cx="2240915" cy="1478280"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                             <w:pPr>
                               <w:spacing w:after="0" w:before="0" w:line="240"/>
                               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
                               <w:jc w:val="both"/>
                               <w:textDirection w:val="btLr"/>
                             </w:pPr>
                             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
@@ -17399,478 +17552,492 @@
                                 <w:i w:val="0"/>
                                 <w:smallCaps w:val="0"/>
                                 <w:strike w:val="0"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="21"/>
                                 <w:vertAlign w:val="baseline"/>
                               </w:rPr>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>3073400</wp:posOffset>
+                  <wp:posOffset>3068638</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>0</wp:posOffset>
+                  <wp:posOffset>-4761</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="2250440" cy="1487805"/>
+                <wp:extent cx="2259965" cy="1497330"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1227" name="image192.png"/>
+                <wp:docPr id="1503" name="image180.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image192.png"/>
+                        <pic:cNvPr id="0" name="image180.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId83"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="2250440" cy="1487805"/>
+                          <a:ext cx="2259965" cy="1497330"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000163">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="f8f8f8" w:val="clear"/>
         <w:spacing w:after="84" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="2b2b2b"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:u w:val="none"/>
           <w:shd w:fill="f8f8f8" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="none"/>
           <w:shd w:fill="f8f8f8" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Bracket,  </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="2b2b2b"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:u w:val="none"/>
           <w:shd w:fill="f8f8f8" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">upward Rotate the motor assembly, till </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000164">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="f8f8f8" w:val="clear"/>
         <w:spacing w:after="84" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="2b2b2b"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:u w:val="none"/>
           <w:shd w:fill="f8f8f8" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="2b2b2b"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:u w:val="none"/>
           <w:shd w:fill="f8f8f8" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">up/down nut is in the same level of the nut cover, </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>2959100</wp:posOffset>
+                  <wp:posOffset>2954338</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>127000</wp:posOffset>
+                  <wp:posOffset>122238</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1152525" cy="603885"/>
+                <wp:extent cx="1162050" cy="613410"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1228" name=""/>
+                <wp:docPr id="1504" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="5288850" y="3631410"/>
                           <a:ext cx="114300" cy="297180"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln cap="flat" cmpd="sng" w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:round/>
                           <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="med" w="med" type="triangle"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>2959100</wp:posOffset>
+                  <wp:posOffset>2954338</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>127000</wp:posOffset>
+                  <wp:posOffset>122238</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1152525" cy="603885"/>
+                <wp:extent cx="1162050" cy="613410"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1228" name="image193.png"/>
+                <wp:docPr id="1504" name="image181.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image193.png"/>
+                        <pic:cNvPr id="0" name="image181.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId84"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="1152525" cy="603885"/>
+                          <a:ext cx="1162050" cy="613410"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000165">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="f8f8f8" w:val="clear"/>
         <w:spacing w:after="84" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="2b2b2b"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="2b2b2b"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:u w:val="none"/>
           <w:shd w:fill="f8f8f8" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Take off the nut, remove the forward motor assembly.    </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>2387600</wp:posOffset>
+                  <wp:posOffset>2382838</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>469900</wp:posOffset>
+                  <wp:posOffset>465138</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="574675" cy="280035"/>
+                <wp:extent cx="584200" cy="289560"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1222" name=""/>
+                <wp:docPr id="1498" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
-                      <wps:cNvPr id="126" name="Shape 126"/>
+                      <wps:cNvPr id="134" name="Shape 134"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="5063425" y="3644745"/>
                           <a:ext cx="565150" cy="270510"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln cap="flat" cmpd="sng" w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="8000"/>
                           <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="sm" w="sm" type="none"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                             <w:pPr>
                               <w:spacing w:after="0" w:before="0" w:line="240"/>
                               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
                               <w:jc w:val="both"/>
                               <w:textDirection w:val="btLr"/>
                             </w:pPr>
                             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                               <w:rPr>
-                                <w:rFonts w:ascii="KaiTi_GB2312" w:cs="KaiTi_GB2312" w:eastAsia="KaiTi_GB2312" w:hAnsi="KaiTi_GB2312"/>
+                                <w:rFonts w:ascii="KaiTi" w:cs="KaiTi" w:eastAsia="KaiTi" w:hAnsi="KaiTi"/>
                                 <w:b w:val="0"/>
                                 <w:i w:val="0"/>
                                 <w:smallCaps w:val="0"/>
                                 <w:strike w:val="0"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="21"/>
                                 <w:vertAlign w:val="baseline"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Pin</w:t>
                             </w:r>
                           </w:p>
                           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                             <w:pPr>
                               <w:spacing w:after="0" w:before="0" w:line="240"/>
                               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
                               <w:jc w:val="both"/>
                               <w:textDirection w:val="btLr"/>
                             </w:pPr>
                             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                               <w:rPr>
-                                <w:rFonts w:ascii="KaiTi_GB2312" w:cs="KaiTi_GB2312" w:eastAsia="KaiTi_GB2312" w:hAnsi="KaiTi_GB2312"/>
+                                <w:rFonts w:ascii="KaiTi" w:cs="KaiTi" w:eastAsia="KaiTi" w:hAnsi="KaiTi"/>
                                 <w:b w:val="0"/>
                                 <w:i w:val="0"/>
                                 <w:smallCaps w:val="0"/>
                                 <w:strike w:val="0"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="21"/>
                                 <w:vertAlign w:val="baseline"/>
                               </w:rPr>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>2387600</wp:posOffset>
+                  <wp:posOffset>2382838</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>469900</wp:posOffset>
+                  <wp:posOffset>465138</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="574675" cy="280035"/>
+                <wp:extent cx="584200" cy="289560"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1222" name="image182.png"/>
+                <wp:docPr id="1498" name="image174.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image182.png"/>
+                        <pic:cNvPr id="0" name="image174.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId85"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="574675" cy="280035"/>
+                          <a:ext cx="584200" cy="289560"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000166">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="6350"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -17913,363 +18080,363 @@
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000169">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">1.4.3  use the screwdriver to remove the two</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>4102100</wp:posOffset>
+                  <wp:posOffset>4097338</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>88900</wp:posOffset>
+                  <wp:posOffset>84138</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="2185670" cy="282575"/>
+                <wp:extent cx="2195195" cy="292100"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1223" name=""/>
+                <wp:docPr id="1499" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
-                      <wps:cNvPr id="127" name="Shape 127"/>
+                      <wps:cNvPr id="135" name="Shape 135"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="4838635" y="3643475"/>
                           <a:ext cx="1014730" cy="273050"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln cap="flat" cmpd="sng" w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="8000"/>
                           <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="sm" w="sm" type="none"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                             <w:pPr>
                               <w:spacing w:after="0" w:before="0" w:line="240"/>
                               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
                               <w:jc w:val="both"/>
                               <w:textDirection w:val="btLr"/>
                             </w:pPr>
                             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                               <w:rPr>
-                                <w:rFonts w:ascii="KaiTi_GB2312" w:cs="KaiTi_GB2312" w:eastAsia="KaiTi_GB2312" w:hAnsi="KaiTi_GB2312"/>
+                                <w:rFonts w:ascii="KaiTi" w:cs="KaiTi" w:eastAsia="KaiTi" w:hAnsi="KaiTi"/>
                                 <w:b w:val="0"/>
                                 <w:i w:val="0"/>
                                 <w:smallCaps w:val="0"/>
                                 <w:strike w:val="0"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="21"/>
                                 <w:vertAlign w:val="baseline"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Forward counter assembly</w:t>
                             </w:r>
                           </w:p>
                           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                             <w:pPr>
                               <w:spacing w:after="0" w:before="0" w:line="240"/>
                               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
                               <w:jc w:val="both"/>
                               <w:textDirection w:val="btLr"/>
                             </w:pPr>
                             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                               <w:rPr>
-                                <w:rFonts w:ascii="KaiTi_GB2312" w:cs="KaiTi_GB2312" w:eastAsia="KaiTi_GB2312" w:hAnsi="KaiTi_GB2312"/>
+                                <w:rFonts w:ascii="KaiTi" w:cs="KaiTi" w:eastAsia="KaiTi" w:hAnsi="KaiTi"/>
                                 <w:b w:val="0"/>
                                 <w:i w:val="0"/>
                                 <w:smallCaps w:val="0"/>
                                 <w:strike w:val="0"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="21"/>
                                 <w:vertAlign w:val="baseline"/>
                               </w:rPr>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>4102100</wp:posOffset>
+                  <wp:posOffset>4097338</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>88900</wp:posOffset>
+                  <wp:posOffset>84138</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="2185670" cy="282575"/>
+                <wp:extent cx="2195195" cy="292100"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1223" name="image186.png"/>
+                <wp:docPr id="1499" name="image176.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image186.png"/>
+                        <pic:cNvPr id="0" name="image176.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId86"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="2185670" cy="282575"/>
+                          <a:ext cx="2195195" cy="292100"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3314700</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1581150" cy="1972945"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1101" name=""/>
+                <wp:docPr id="1376" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:cNvPr id="17" name="文本框 32"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1581150" cy="1972945"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525">
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00C8711B" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                             <w:pPr>
                               <w:pStyle w:val="Normal"/>
                               <w:suppressAutoHyphens w:val="1"/>
                               <w:spacing w:line="1" w:lineRule="atLeast"/>
                               <w:ind w:leftChars="-1" w:rightChars="0" w:firstLineChars="-1"/>
                               <w:textDirection w:val="btLr"/>
                               <w:textAlignment w:val="top"/>
                               <w:outlineLvl w:val="0"/>
                               <w:rPr>
                                 <w:w w:val="100"/>
                                 <w:position w:val="-1"/>
                                 <w:effect w:val="none"/>
                                 <w:vertAlign w:val="baseline"/>
                                 <w:cs w:val="0"/>
                                 <w:em w:val="none"/>
                                 <w:lang/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidDel="000000-1" w:rsidR="13136155" w:rsidRPr="000000-1">
+                            <w:r w:rsidDel="00000000" w:rsidR="13136155" w:rsidRPr="00000000">
                               <w:rPr>
                                 <w:w w:val="100"/>
                                 <w:position w:val="-1"/>
                                 <w:effect w:val="none"/>
                                 <w:vertAlign w:val="baseline"/>
                                 <w:cs w:val="0"/>
                                 <w:em w:val="none"/>
                                 <w:lang/>
                                 <w:specVanish w:val="1"/>
                               </w:rPr>
                               <w:drawing>
                                 <wp:inline distB="0" distT="0" distL="114300" distR="114300">
                                   <wp:extent cx="1281430" cy="1971040"/>
                                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
                                   <wp:docPr descr="IMG_20150424_101350" id="1084" name="图片 5"/>
                                   <a:graphic>
                                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:pic>
                                         <pic:nvPicPr>
                                           <pic:cNvPr descr="IMG_20150424_101350" id="1084" name="图片 5"/>
                                           <pic:cNvPicPr/>
                                         </pic:nvPicPr>
                                         <pic:blipFill>
                                           <a:blip r:embed="rId17"/>
                                           <a:srcRect/>
                                           <a:stretch>
                                             <a:fillRect/>
                                           </a:stretch>
                                         </pic:blipFill>
                                         <pic:spPr bwMode="clr">
                                           <a:xfrm>
                                             <a:ext cx="1281430" cy="1971040"/>
                                           </a:xfrm>
                                           <a:prstGeom prst="rect">
                                             <a:avLst/>
                                           </a:prstGeom>
                                           <a:noFill/>
                                           <a:ln cap="rnd" cmpd="sng" w="9525" algn="ctr">
                                             <a:noFill/>
                                             <a:miter lim="800000"/>
                                             <a:headEnd/>
                                             <a:tailEnd/>
                                           </a:ln>
                                         </pic:spPr>
                                       </pic:pic>
                                     </a:graphicData>
                                   </a:graphic>
                                 </wp:inline>
                               </w:drawing>
                             </w:r>
-                            <w:r w:rsidDel="000000-1" w:rsidR="13136155" w:rsidRPr="000000-1">
+                            <w:r w:rsidDel="00000000" w:rsidR="13136155" w:rsidRPr="00000000">
                               <w:rPr>
                                 <w:w w:val="100"/>
                                 <w:position w:val="-1"/>
                                 <w:effect w:val="none"/>
                                 <w:vertAlign w:val="baseline"/>
                                 <w:cs w:val="0"/>
                                 <w:em w:val="none"/>
                                 <w:lang/>
                               </w:rPr>
                             </w:r>
                           </w:p>
                           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                             <w:pPr>
                               <w:pStyle w:val="Normal"/>
                               <w:suppressAutoHyphens w:val="1"/>
                               <w:spacing w:line="1" w:lineRule="atLeast"/>
                               <w:ind w:leftChars="-1" w:rightChars="0" w:firstLineChars="-1"/>
                               <w:textDirection w:val="btLr"/>
                               <w:textAlignment w:val="top"/>
                               <w:outlineLvl w:val="0"/>
                               <w:rPr>
                                 <w:w w:val="100"/>
                                 <w:position w:val="-1"/>
                                 <w:effect w:val="none"/>
                                 <w:vertAlign w:val="baseline"/>
                                 <w:cs w:val="0"/>
                                 <w:em w:val="none"/>
                                 <w:lang/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidDel="000000-1" w:rsidR="13136155" w:rsidRPr="000000-1">
+                            <w:r w:rsidDel="00000000" w:rsidR="13136155" w:rsidRPr="00000000">
                               <w:rPr>
                                 <w:w w:val="100"/>
                                 <w:position w:val="-1"/>
                                 <w:effect w:val="none"/>
                                 <w:vertAlign w:val="baseline"/>
                                 <w:cs w:val="0"/>
                                 <w:em w:val="none"/>
                                 <w:lang/>
                               </w:rPr>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr bIns="45720" lIns="91439" rIns="91439" upright="1" tIns="45720"/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3314700</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1581150" cy="1972945"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1101" name="image174.jpg"/>
+                <wp:docPr id="1376" name="image222.jpg"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image174.jpg"/>
+                        <pic:cNvPr id="0" name="image222.jpg"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId87"/>
+                        <a:blip r:embed="rId53"/>
                         <a:srcRect b="0" l="0" r="0" t="0"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1581150" cy="1972945"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000016A">
       <w:pPr>
         <w:tabs>
@@ -18292,123 +18459,123 @@
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000016B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="6350"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Take away the forward displacement counter board, </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>4330700</wp:posOffset>
+                  <wp:posOffset>4325938</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>0</wp:posOffset>
+                  <wp:posOffset>-4761</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="581025" cy="603885"/>
+                <wp:extent cx="590550" cy="613410"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1224" name=""/>
+                <wp:docPr id="1500" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm flipH="1">
                           <a:off x="5060250" y="3482820"/>
                           <a:ext cx="571500" cy="594360"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln cap="flat" cmpd="sng" w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:round/>
                           <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="med" w="med" type="triangle"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>4330700</wp:posOffset>
+                  <wp:posOffset>4325938</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>0</wp:posOffset>
+                  <wp:posOffset>-4761</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="581025" cy="603885"/>
+                <wp:extent cx="590550" cy="613410"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1224" name="image187.png"/>
+                <wp:docPr id="1500" name="image177.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image187.png"/>
+                        <pic:cNvPr id="0" name="image177.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId88"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="581025" cy="603885"/>
+                          <a:ext cx="590550" cy="613410"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000016C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
@@ -18486,562 +18653,567 @@
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000170">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="6350"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Forward motor assembly. </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>3416300</wp:posOffset>
+                  <wp:posOffset>3411538</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>88900</wp:posOffset>
+                  <wp:posOffset>84138</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="2856865" cy="282575"/>
+                <wp:extent cx="2866390" cy="292100"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1225" name=""/>
+                <wp:docPr id="1501" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
-                      <wps:cNvPr id="129" name="Shape 129"/>
+                      <wps:cNvPr id="137" name="Shape 137"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="4760530" y="3643475"/>
                           <a:ext cx="1170940" cy="273050"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln cap="flat" cmpd="sng" w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="8000"/>
                           <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="sm" w="sm" type="none"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                             <w:pPr>
                               <w:spacing w:after="0" w:before="0" w:line="240"/>
                               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
                               <w:jc w:val="both"/>
                               <w:textDirection w:val="btLr"/>
                             </w:pPr>
                             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                               <w:rPr>
-                                <w:rFonts w:ascii="KaiTi_GB2312" w:cs="KaiTi_GB2312" w:eastAsia="KaiTi_GB2312" w:hAnsi="KaiTi_GB2312"/>
+                                <w:rFonts w:ascii="KaiTi" w:cs="KaiTi" w:eastAsia="KaiTi" w:hAnsi="KaiTi"/>
                                 <w:b w:val="0"/>
                                 <w:i w:val="0"/>
                                 <w:smallCaps w:val="0"/>
                                 <w:strike w:val="0"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="21"/>
                                 <w:vertAlign w:val="baseline"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> forward displacement counter board</w:t>
                             </w:r>
                           </w:p>
                           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                             <w:pPr>
                               <w:spacing w:after="0" w:before="0" w:line="240"/>
                               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
                               <w:jc w:val="both"/>
                               <w:textDirection w:val="btLr"/>
                             </w:pPr>
                             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                               <w:rPr>
-                                <w:rFonts w:ascii="KaiTi_GB2312" w:cs="KaiTi_GB2312" w:eastAsia="KaiTi_GB2312" w:hAnsi="KaiTi_GB2312"/>
+                                <w:rFonts w:ascii="KaiTi" w:cs="KaiTi" w:eastAsia="KaiTi" w:hAnsi="KaiTi"/>
                                 <w:b w:val="0"/>
                                 <w:i w:val="0"/>
                                 <w:smallCaps w:val="0"/>
                                 <w:strike w:val="0"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="21"/>
                                 <w:vertAlign w:val="baseline"/>
                               </w:rPr>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>3416300</wp:posOffset>
+                  <wp:posOffset>3411538</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>88900</wp:posOffset>
+                  <wp:posOffset>84138</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="2856865" cy="282575"/>
+                <wp:extent cx="2866390" cy="292100"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1225" name="image188.png"/>
+                <wp:docPr id="1501" name="image178.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image188.png"/>
+                        <pic:cNvPr id="0" name="image178.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId89"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="2856865" cy="282575"/>
+                          <a:ext cx="2866390" cy="292100"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000171">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="6350"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000172">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
+          <w:id w:val="382110652"/>
           <w:tag w:val="goog_rdk_13"/>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
               <w:b w:val="1"/>
+              <w:bCs w:val="1"/>
               <w:vertAlign w:val="baseline"/>
               <w:rtl w:val="0"/>
             </w:rPr>
             <w:t xml:space="preserve">Pay attention to the installation：</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000173">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Paint grease to forward nut and screw rod. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000174">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Without </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90">
+      <w:hyperlink r:id="rId54">
         <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="000000"/>
             <w:u w:val="none"/>
             <w:shd w:fill="fcfcfe" w:val="clear"/>
             <w:vertAlign w:val="baseline"/>
             <w:rtl w:val="0"/>
           </w:rPr>
           <w:t xml:space="preserve">interference phenomenon</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> between forward displacement counter board and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91">
+      <w:hyperlink r:id="rId55">
         <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="000000"/>
             <w:u w:val="none"/>
             <w:shd w:fill="fcfcfe" w:val="clear"/>
             <w:vertAlign w:val="baseline"/>
             <w:rtl w:val="0"/>
           </w:rPr>
           <w:t xml:space="preserve">optocoupler</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000175">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="6350"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000176">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="6350"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">1.5 Forward counter board is broken, replace board. </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>3009900</wp:posOffset>
+                  <wp:posOffset>3005138</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>152400</wp:posOffset>
+                  <wp:posOffset>147638</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="2052320" cy="282575"/>
+                <wp:extent cx="2061845" cy="292100"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1205" name=""/>
+                <wp:docPr id="1481" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
-                      <wps:cNvPr id="106" name="Shape 106"/>
+                      <wps:cNvPr id="112" name="Shape 112"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="4838635" y="3643475"/>
                           <a:ext cx="1014730" cy="273050"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln cap="flat" cmpd="sng" w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="8000"/>
                           <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="sm" w="sm" type="none"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                             <w:pPr>
                               <w:spacing w:after="0" w:before="0" w:line="240"/>
                               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
                               <w:jc w:val="both"/>
                               <w:textDirection w:val="btLr"/>
                             </w:pPr>
                             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                               <w:rPr>
-                                <w:rFonts w:ascii="KaiTi_GB2312" w:cs="KaiTi_GB2312" w:eastAsia="KaiTi_GB2312" w:hAnsi="KaiTi_GB2312"/>
+                                <w:rFonts w:ascii="KaiTi" w:cs="KaiTi" w:eastAsia="KaiTi" w:hAnsi="KaiTi"/>
                                 <w:b w:val="0"/>
                                 <w:i w:val="0"/>
                                 <w:smallCaps w:val="0"/>
                                 <w:strike w:val="0"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="21"/>
                                 <w:vertAlign w:val="baseline"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Forward counter assembly</w:t>
                             </w:r>
                           </w:p>
                           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                             <w:pPr>
                               <w:spacing w:after="0" w:before="0" w:line="240"/>
                               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
                               <w:jc w:val="both"/>
                               <w:textDirection w:val="btLr"/>
                             </w:pPr>
                             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                               <w:rPr>
-                                <w:rFonts w:ascii="KaiTi_GB2312" w:cs="KaiTi_GB2312" w:eastAsia="KaiTi_GB2312" w:hAnsi="KaiTi_GB2312"/>
+                                <w:rFonts w:ascii="KaiTi" w:cs="KaiTi" w:eastAsia="KaiTi" w:hAnsi="KaiTi"/>
                                 <w:b w:val="0"/>
                                 <w:i w:val="0"/>
                                 <w:smallCaps w:val="0"/>
                                 <w:strike w:val="0"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="21"/>
                                 <w:vertAlign w:val="baseline"/>
                               </w:rPr>
                             </w:r>
                           </w:p>
                           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                             <w:pPr>
                               <w:spacing w:after="0" w:before="0" w:line="240"/>
                               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
                               <w:jc w:val="both"/>
                               <w:textDirection w:val="btLr"/>
                             </w:pPr>
                             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                               <w:rPr>
-                                <w:rFonts w:ascii="KaiTi_GB2312" w:cs="KaiTi_GB2312" w:eastAsia="KaiTi_GB2312" w:hAnsi="KaiTi_GB2312"/>
+                                <w:rFonts w:ascii="KaiTi" w:cs="KaiTi" w:eastAsia="KaiTi" w:hAnsi="KaiTi"/>
                                 <w:b w:val="0"/>
                                 <w:i w:val="0"/>
                                 <w:smallCaps w:val="0"/>
                                 <w:strike w:val="0"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="21"/>
                                 <w:vertAlign w:val="baseline"/>
                               </w:rPr>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>3009900</wp:posOffset>
+                  <wp:posOffset>3005138</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>152400</wp:posOffset>
+                  <wp:posOffset>147638</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="2052320" cy="282575"/>
+                <wp:extent cx="2061845" cy="292100"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1205" name="image155.png"/>
+                <wp:docPr id="1481" name="image155.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="image155.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId92"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="2052320" cy="282575"/>
+                          <a:ext cx="2061845" cy="292100"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3657600</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1822450" cy="1460500"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1100" name=""/>
+                <wp:docPr id="1375" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:cNvPr id="23" name="文本框 188"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1822450" cy="1460500"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00C8711B" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                             <w:pPr>
                               <w:pStyle w:val="Normal"/>
                               <w:suppressAutoHyphens w:val="1"/>
                               <w:spacing w:line="1" w:lineRule="atLeast"/>
                               <w:ind w:leftChars="-1" w:rightChars="0" w:firstLineChars="-1"/>
                               <w:textDirection w:val="btLr"/>
                               <w:textAlignment w:val="top"/>
                               <w:outlineLvl w:val="0"/>
                               <w:rPr>
                                 <w:w w:val="100"/>
                                 <w:position w:val="-1"/>
                                 <w:effect w:val="none"/>
                                 <w:vertAlign w:val="baseline"/>
                                 <w:cs w:val="0"/>
                                 <w:em w:val="none"/>
                                 <w:lang/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidDel="000000-1" w:rsidR="13136155" w:rsidRPr="000000-1">
+                            <w:r w:rsidDel="00000000" w:rsidR="13136155" w:rsidRPr="00000000">
                               <w:rPr>
                                 <w:w w:val="100"/>
                                 <w:position w:val="-1"/>
                                 <w:effect w:val="none"/>
                                 <w:vertAlign w:val="baseline"/>
                                 <w:cs w:val="0"/>
                                 <w:em w:val="none"/>
                                 <w:lang/>
                                 <w:specVanish w:val="1"/>
                               </w:rPr>
                               <w:drawing>
                                 <wp:inline distB="0" distT="0" distL="114300" distR="114300">
                                   <wp:extent cx="1619250" cy="1543685"/>
                                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
                                   <wp:docPr descr="DSC04693" id="1085" name="图片 6"/>
                                   <a:graphic>
                                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:pic>
                                         <pic:nvPicPr>
                                           <pic:cNvPr descr="DSC04693" id="1085" name="图片 6"/>
                                           <pic:cNvPicPr/>
                                         </pic:nvPicPr>
                                         <pic:blipFill>
                                           <a:blip r:embed="rId18">
                                             <a:lum bright="12000"/>
@@ -19050,125 +19222,125 @@
                                           <a:stretch>
                                             <a:fillRect/>
                                           </a:stretch>
                                         </pic:blipFill>
                                         <pic:spPr bwMode="clr">
                                           <a:xfrm>
                                             <a:ext cx="1619250" cy="1543685"/>
                                           </a:xfrm>
                                           <a:prstGeom prst="rect">
                                             <a:avLst/>
                                           </a:prstGeom>
                                           <a:noFill/>
                                           <a:ln cap="rnd" cmpd="sng" w="9525" algn="ctr">
                                             <a:noFill/>
                                             <a:miter lim="800000"/>
                                             <a:headEnd/>
                                             <a:tailEnd/>
                                           </a:ln>
                                         </pic:spPr>
                                       </pic:pic>
                                     </a:graphicData>
                                   </a:graphic>
                                 </wp:inline>
                               </w:drawing>
                             </w:r>
-                            <w:r w:rsidDel="000000-1" w:rsidR="13136155" w:rsidRPr="000000-1">
+                            <w:r w:rsidDel="00000000" w:rsidR="13136155" w:rsidRPr="00000000">
                               <w:rPr>
                                 <w:w w:val="100"/>
                                 <w:position w:val="-1"/>
                                 <w:effect w:val="none"/>
                                 <w:vertAlign w:val="baseline"/>
                                 <w:cs w:val="0"/>
                                 <w:em w:val="none"/>
                                 <w:lang/>
                               </w:rPr>
                             </w:r>
                           </w:p>
                           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                             <w:pPr>
                               <w:pStyle w:val="Normal"/>
                               <w:suppressAutoHyphens w:val="1"/>
                               <w:spacing w:line="1" w:lineRule="atLeast"/>
                               <w:ind w:leftChars="-1" w:rightChars="0" w:firstLineChars="-1"/>
                               <w:textDirection w:val="btLr"/>
                               <w:textAlignment w:val="top"/>
                               <w:outlineLvl w:val="0"/>
                               <w:rPr>
                                 <w:w w:val="100"/>
                                 <w:position w:val="-1"/>
                                 <w:effect w:val="none"/>
                                 <w:vertAlign w:val="baseline"/>
                                 <w:cs w:val="0"/>
                                 <w:em w:val="none"/>
                                 <w:lang/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidDel="000000-1" w:rsidR="13136155" w:rsidRPr="000000-1">
+                            <w:r w:rsidDel="00000000" w:rsidR="13136155" w:rsidRPr="00000000">
                               <w:rPr>
                                 <w:w w:val="100"/>
                                 <w:position w:val="-1"/>
                                 <w:effect w:val="none"/>
                                 <w:vertAlign w:val="baseline"/>
                                 <w:cs w:val="0"/>
                                 <w:em w:val="none"/>
                                 <w:lang/>
                               </w:rPr>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr bIns="45720" lIns="91439" rIns="91439" upright="1" tIns="45720"/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3657600</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1822450" cy="1460500"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1100" name="image189.png"/>
+                <wp:docPr id="1375" name="image215.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image189.png"/>
+                        <pic:cNvPr id="0" name="image215.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId93"/>
+                        <a:blip r:embed="rId56"/>
                         <a:srcRect b="0" l="0" r="0" t="0"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1822450" cy="1460500"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000177">
       <w:pPr>
         <w:rPr>
@@ -19223,123 +19395,123 @@
         <w:t xml:space="preserve">Board, take away the counter board. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000017A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="6350"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>3987800</wp:posOffset>
+                  <wp:posOffset>3983038</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>0</wp:posOffset>
+                  <wp:posOffset>-4761</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="466725" cy="504825"/>
+                <wp:extent cx="476250" cy="514350"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1206" name=""/>
+                <wp:docPr id="1482" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="5117400" y="3532350"/>
                           <a:ext cx="457200" cy="495300"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln cap="flat" cmpd="sng" w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:round/>
                           <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="med" w="med" type="triangle"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>3987800</wp:posOffset>
+                  <wp:posOffset>3983038</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>0</wp:posOffset>
+                  <wp:posOffset>-4761</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="466725" cy="504825"/>
+                <wp:extent cx="476250" cy="514350"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1206" name="image156.png"/>
+                <wp:docPr id="1482" name="image156.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="image156.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId94"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="466725" cy="504825"/>
+                          <a:ext cx="476250" cy="514350"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000017B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="6350"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -19410,211 +19582,221 @@
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000017F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="2b2b2b"/>
           <w:shd w:fill="f8f8f8" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="2b2b2b"/>
           <w:shd w:fill="f8f8f8" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">According to the above opposite steps to install new up down motor counter assay</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000180">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
+          <w:id w:val="-1382884409"/>
           <w:tag w:val="goog_rdk_14"/>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
               <w:b w:val="1"/>
+              <w:bCs w:val="1"/>
               <w:vertAlign w:val="baseline"/>
               <w:rtl w:val="0"/>
             </w:rPr>
             <w:t xml:space="preserve">Pay attention to the installation：</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000181">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Without </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95">
+      <w:hyperlink r:id="rId57">
         <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="000000"/>
             <w:u w:val="none"/>
             <w:shd w:fill="fcfcfe" w:val="clear"/>
             <w:vertAlign w:val="baseline"/>
             <w:rtl w:val="0"/>
           </w:rPr>
           <w:t xml:space="preserve">interference phenomenon</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> between forward displacement counter board and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96">
+      <w:hyperlink r:id="rId58">
         <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="000000"/>
             <w:u w:val="none"/>
             <w:shd w:fill="fcfcfe" w:val="clear"/>
             <w:vertAlign w:val="baseline"/>
             <w:rtl w:val="0"/>
           </w:rPr>
           <w:t xml:space="preserve">optocoupler</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000182">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="6350"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000183">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
+          <w:id w:val="-543787617"/>
           <w:tag w:val="goog_rdk_15"/>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
               <w:b w:val="1"/>
+              <w:bCs w:val="1"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:vertAlign w:val="baseline"/>
               <w:rtl w:val="0"/>
             </w:rPr>
             <w:t xml:space="preserve">2 Armrest part：</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000184">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
+          <w:id w:val="766589345"/>
           <w:tag w:val="goog_rdk_16"/>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
               <w:b w:val="1"/>
+              <w:bCs w:val="1"/>
               <w:vertAlign w:val="baseline"/>
               <w:rtl w:val="0"/>
             </w:rPr>
             <w:t xml:space="preserve">2.1 without air pressure on armrest，Installation the armrest, check if there is </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="434343"/>
           <w:shd w:fill="fcfcfe" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">folding tube or tube falling off.</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000185">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="2b2b2b"/>
           <w:shd w:fill="f8f8f8" w:val="clear"/>
@@ -19657,332 +19839,378 @@
         </w:rPr>
         <w:t xml:space="preserve">As shown in the picture below</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000187">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="3088640" cy="1604645"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1356" name="image11.jpg"/>
+            <wp:docPr id="1633" name="image24.jpg"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image11.jpg"/>
+                    <pic:cNvPr id="0" name="image24.jpg"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId97"/>
+                    <a:blip r:embed="rId59"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3088640" cy="1604645"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>571500</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>190500</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5210175" cy="1492885"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1207" name=""/>
+                <wp:docPr id="1483" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr/>
                       <wpg:grpSpPr>
                         <a:xfrm>
-                          <a:off x="3460050" y="3428525"/>
+                          <a:off x="2740900" y="3033550"/>
                           <a:ext cx="5210175" cy="1492885"/>
-                          <a:chOff x="3460050" y="3428525"/>
-                          <a:chExt cx="3767150" cy="707725"/>
+                          <a:chOff x="2740900" y="3033550"/>
+                          <a:chExt cx="5210200" cy="1492900"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <wpg:grpSp>
                         <wpg:cNvGrpSpPr/>
                         <wpg:grpSpPr>
                           <a:xfrm>
-                            <a:off x="3469575" y="3433290"/>
-[...2 lines deleted...]
-                            <a:chExt cx="4830" cy="1170"/>
+                            <a:off x="2740913" y="3033558"/>
+                            <a:ext cx="5210175" cy="1492885"/>
+                            <a:chOff x="3460050" y="3428525"/>
+                            <a:chExt cx="3767150" cy="707725"/>
                           </a:xfrm>
                         </wpg:grpSpPr>
                         <wps:wsp>
                           <wps:cNvSpPr/>
                           <wps:cNvPr id="24" name="Shape 24"/>
                           <wps:spPr>
                             <a:xfrm>
-                              <a:off x="3810" y="4404"/>
-                              <a:ext cx="4825" cy="1150"/>
+                              <a:off x="3460050" y="3428525"/>
+                              <a:ext cx="3767150" cy="707725"/>
                             </a:xfrm>
                             <a:prstGeom prst="rect">
                               <a:avLst/>
                             </a:prstGeom>
                             <a:noFill/>
                             <a:ln>
                               <a:noFill/>
                             </a:ln>
                           </wps:spPr>
                           <wps:txbx>
                             <w:txbxContent>
                               <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                                 <w:pPr>
                                   <w:spacing w:after="0" w:before="0" w:line="240"/>
                                   <w:ind w:left="0" w:right="0" w:firstLine="0"/>
                                   <w:jc w:val="left"/>
                                   <w:textDirection w:val="btLr"/>
                                 </w:pPr>
                               </w:p>
                             </w:txbxContent>
                           </wps:txbx>
                           <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
                             <a:noAutofit/>
                           </wps:bodyPr>
                         </wps:wsp>
-                        <wps:wsp>
-[...2 lines deleted...]
-                          <wps:spPr>
+                        <wpg:grpSp>
+                          <wpg:cNvGrpSpPr/>
+                          <wpg:grpSpPr>
                             <a:xfrm>
-                              <a:off x="3810" y="4638"/>
-                              <a:ext cx="1260" cy="936"/>
+                              <a:off x="3469575" y="3433290"/>
+                              <a:ext cx="3752850" cy="693420"/>
+                              <a:chOff x="3810" y="4404"/>
+                              <a:chExt cx="4830" cy="1170"/>
                             </a:xfrm>
-                            <a:prstGeom prst="ellipse">
-[...3 lines deleted...]
-                            <a:ln cap="flat" cmpd="sng" w="19050">
+                          </wpg:grpSpPr>
+                          <wps:wsp>
+                            <wps:cNvSpPr/>
+                            <wps:cNvPr id="116" name="Shape 116"/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="3810" y="4404"/>
+                                <a:ext cx="4825" cy="1150"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:noFill/>
+                              <a:ln>
+                                <a:noFill/>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:txbx>
+                              <w:txbxContent>
+                                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                                  <w:pPr>
+                                    <w:spacing w:after="0" w:before="0" w:line="240"/>
+                                    <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                    <w:jc w:val="left"/>
+                                    <w:textDirection w:val="btLr"/>
+                                  </w:pPr>
+                                </w:p>
+                              </w:txbxContent>
+                            </wps:txbx>
+                            <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                          <wps:wsp>
+                            <wps:cNvSpPr/>
+                            <wps:cNvPr id="117" name="Shape 117"/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="3810" y="4638"/>
+                                <a:ext cx="1260" cy="936"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="ellipse">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:noFill/>
+                              <a:ln cap="flat" cmpd="sng" w="19050">
+                                <a:solidFill>
+                                  <a:srgbClr val="FF0000"/>
+                                </a:solidFill>
+                                <a:prstDash val="solid"/>
+                                <a:round/>
+                                <a:headEnd len="sm" w="sm" type="none"/>
+                                <a:tailEnd len="sm" w="sm" type="none"/>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:txbx>
+                              <w:txbxContent>
+                                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                                  <w:pPr>
+                                    <w:spacing w:after="0" w:before="0" w:line="240"/>
+                                    <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                    <w:jc w:val="left"/>
+                                    <w:textDirection w:val="btLr"/>
+                                  </w:pPr>
+                                </w:p>
+                              </w:txbxContent>
+                            </wps:txbx>
+                            <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                          <wps:wsp>
+                            <wps:cNvCnPr/>
+                            <wps:spPr>
+                              <a:xfrm flipH="1">
+                                <a:off x="5040" y="4638"/>
+                                <a:ext cx="2160" cy="312"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="straightConnector1">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:noFill/>
+                              <a:ln cap="flat" cmpd="sng" w="9525">
+                                <a:solidFill>
+                                  <a:srgbClr val="FF0000"/>
+                                </a:solidFill>
+                                <a:prstDash val="solid"/>
+                                <a:round/>
+                                <a:headEnd len="sm" w="sm" type="none"/>
+                                <a:tailEnd len="med" w="med" type="triangle"/>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                          <wps:wsp>
+                            <wps:cNvSpPr/>
+                            <wps:cNvPr id="119" name="Shape 119"/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="7200" y="4404"/>
+                                <a:ext cx="1440" cy="780"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
                               <a:solidFill>
-                                <a:srgbClr val="FF0000"/>
+                                <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
-                              <a:prstDash val="solid"/>
-[...85 lines deleted...]
-                        </wps:wsp>
+                              <a:ln cap="flat" cmpd="sng" w="9525">
+                                <a:solidFill>
+                                  <a:srgbClr val="FF0000"/>
+                                </a:solidFill>
+                                <a:prstDash val="solid"/>
+                                <a:miter lim="8000"/>
+                                <a:headEnd len="sm" w="sm" type="none"/>
+                                <a:tailEnd len="sm" w="sm" type="none"/>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:txbx>
+                              <w:txbxContent>
+                                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                                  <w:pPr>
+                                    <w:spacing w:after="0" w:before="0" w:line="240"/>
+                                    <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                    <w:jc w:val="left"/>
+                                    <w:textDirection w:val="btLr"/>
+                                  </w:pPr>
+                                </w:p>
+                              </w:txbxContent>
+                            </wps:txbx>
+                            <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </wpg:grpSp>
                       </wpg:grpSp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>571500</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>190500</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5210175" cy="1492885"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1207" name="image157.png"/>
+                <wp:docPr id="1483" name="image157.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="image157.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId98"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5210175" cy="1492885"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000188">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:color w:val="2b2b2b"/>
           <w:shd w:fill="f8f8f8" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">2.2 </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="2b2b2b"/>
           <w:shd w:fill="f8f8f8" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Magnetic valve function failure, replace an electromagnetic valve</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000189">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
@@ -20018,634 +20246,634 @@
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> loosen the screw which fixed the armrest through screwdriver, pull forward the armrest, unplug the air pipe which connect the armrest, use the screwdriver to open the connector, then the armrest could be taken off.  </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000018B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="2630805" cy="1647190"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1357" name="image265.jpg"/>
+            <wp:docPr id="1634" name="image261.jpg"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image265.jpg"/>
+                    <pic:cNvPr id="0" name="image261.jpg"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId99"/>
+                    <a:blip r:embed="rId60"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2630805" cy="1647190"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>3187700</wp:posOffset>
+                  <wp:posOffset>3182938</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>787400</wp:posOffset>
+                  <wp:posOffset>782638</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1609725" cy="603885"/>
+                <wp:extent cx="1619250" cy="613410"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1214" name=""/>
+                <wp:docPr id="1490" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
-                      <wps:cNvPr id="118" name="Shape 118"/>
+                      <wps:cNvPr id="126" name="Shape 126"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="4545900" y="3482820"/>
                           <a:ext cx="1600200" cy="594360"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln cap="flat" cmpd="sng" w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                           <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="sm" w="sm" type="none"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                             <w:pPr>
                               <w:spacing w:after="0" w:before="0" w:line="240"/>
                               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
                               <w:jc w:val="both"/>
                               <w:textDirection w:val="btLr"/>
                             </w:pPr>
                             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                               <w:rPr>
-                                <w:rFonts w:ascii="KaiTi_GB2312" w:cs="KaiTi_GB2312" w:eastAsia="KaiTi_GB2312" w:hAnsi="KaiTi_GB2312"/>
+                                <w:rFonts w:ascii="KaiTi" w:cs="KaiTi" w:eastAsia="KaiTi" w:hAnsi="KaiTi"/>
                                 <w:b w:val="0"/>
                                 <w:i w:val="0"/>
                                 <w:smallCaps w:val="0"/>
                                 <w:strike w:val="0"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="21"/>
                                 <w:vertAlign w:val="baseline"/>
                               </w:rPr>
                               <w:t xml:space="preserve">1 remove the screw foxed on armrest</w:t>
                             </w:r>
                           </w:p>
                           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                             <w:pPr>
                               <w:spacing w:after="0" w:before="0" w:line="240"/>
                               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
                               <w:jc w:val="both"/>
                               <w:textDirection w:val="btLr"/>
                             </w:pPr>
                             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                               <w:rPr>
-                                <w:rFonts w:ascii="KaiTi_GB2312" w:cs="KaiTi_GB2312" w:eastAsia="KaiTi_GB2312" w:hAnsi="KaiTi_GB2312"/>
+                                <w:rFonts w:ascii="KaiTi" w:cs="KaiTi" w:eastAsia="KaiTi" w:hAnsi="KaiTi"/>
                                 <w:b w:val="0"/>
                                 <w:i w:val="0"/>
                                 <w:smallCaps w:val="0"/>
                                 <w:strike w:val="0"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="21"/>
                                 <w:vertAlign w:val="baseline"/>
                               </w:rPr>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>3187700</wp:posOffset>
+                  <wp:posOffset>3182938</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>787400</wp:posOffset>
+                  <wp:posOffset>782638</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1609725" cy="603885"/>
+                <wp:extent cx="1619250" cy="613410"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1214" name="image173.png"/>
+                <wp:docPr id="1490" name="image164.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image173.png"/>
+                        <pic:cNvPr id="0" name="image164.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId100"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="1609725" cy="603885"/>
+                          <a:ext cx="1619250" cy="613410"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>3073400</wp:posOffset>
+                  <wp:posOffset>3068638</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>88900</wp:posOffset>
+                  <wp:posOffset>84138</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1725930" cy="603885"/>
+                <wp:extent cx="1735455" cy="613410"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1215" name=""/>
+                <wp:docPr id="1491" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
-                      <wps:cNvPr id="119" name="Shape 119"/>
+                      <wps:cNvPr id="127" name="Shape 127"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="4487798" y="3482820"/>
                           <a:ext cx="1716405" cy="594360"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln cap="flat" cmpd="sng" w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                           <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="sm" w="sm" type="none"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                             <w:pPr>
                               <w:spacing w:after="0" w:before="0" w:line="240"/>
                               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
                               <w:jc w:val="both"/>
                               <w:textDirection w:val="btLr"/>
                             </w:pPr>
                             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                               <w:rPr>
-                                <w:rFonts w:ascii="KaiTi_GB2312" w:cs="KaiTi_GB2312" w:eastAsia="KaiTi_GB2312" w:hAnsi="KaiTi_GB2312"/>
+                                <w:rFonts w:ascii="KaiTi" w:cs="KaiTi" w:eastAsia="KaiTi" w:hAnsi="KaiTi"/>
                                 <w:b w:val="0"/>
                                 <w:i w:val="0"/>
                                 <w:smallCaps w:val="0"/>
                                 <w:strike w:val="0"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="21"/>
                                 <w:vertAlign w:val="baseline"/>
                               </w:rPr>
                               <w:t xml:space="preserve">2. Grab it and drag forward</w:t>
                             </w:r>
                           </w:p>
                           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                             <w:pPr>
                               <w:spacing w:after="0" w:before="0" w:line="240"/>
                               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
                               <w:jc w:val="both"/>
                               <w:textDirection w:val="btLr"/>
                             </w:pPr>
                             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                               <w:rPr>
-                                <w:rFonts w:ascii="KaiTi_GB2312" w:cs="KaiTi_GB2312" w:eastAsia="KaiTi_GB2312" w:hAnsi="KaiTi_GB2312"/>
+                                <w:rFonts w:ascii="KaiTi" w:cs="KaiTi" w:eastAsia="KaiTi" w:hAnsi="KaiTi"/>
                                 <w:b w:val="0"/>
                                 <w:i w:val="0"/>
                                 <w:smallCaps w:val="0"/>
                                 <w:strike w:val="0"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="21"/>
                                 <w:vertAlign w:val="baseline"/>
                               </w:rPr>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>3073400</wp:posOffset>
+                  <wp:posOffset>3068638</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>88900</wp:posOffset>
+                  <wp:posOffset>84138</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1725930" cy="603885"/>
+                <wp:extent cx="1735455" cy="613410"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1215" name="image175.png"/>
+                <wp:docPr id="1491" name="image165.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image175.png"/>
+                        <pic:cNvPr id="0" name="image165.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId101"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="1725930" cy="603885"/>
+                          <a:ext cx="1735455" cy="613410"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>330200</wp:posOffset>
+                  <wp:posOffset>325438</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>292100</wp:posOffset>
+                  <wp:posOffset>287338</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="2752725" cy="207645"/>
+                <wp:extent cx="2762250" cy="217170"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1216" name=""/>
+                <wp:docPr id="1492" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm flipH="1">
                           <a:off x="3974400" y="3680940"/>
                           <a:ext cx="2743200" cy="198120"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln cap="flat" cmpd="sng" w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
-                          <a:headEnd len="med" w="med" type="none"/>
+                          <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="med" w="med" type="triangle"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>330200</wp:posOffset>
+                  <wp:posOffset>325438</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>292100</wp:posOffset>
+                  <wp:posOffset>287338</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="2752725" cy="207645"/>
+                <wp:extent cx="2762250" cy="217170"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1216" name="image176.png"/>
+                <wp:docPr id="1492" name="image166.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image176.png"/>
+                        <pic:cNvPr id="0" name="image166.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId102"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="2752725" cy="207645"/>
+                          <a:ext cx="2762250" cy="217170"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>1130300</wp:posOffset>
+                  <wp:posOffset>1125538</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>1181100</wp:posOffset>
+                  <wp:posOffset>1176338</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="2066925" cy="306705"/>
+                <wp:extent cx="2076450" cy="316230"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1217" name=""/>
+                <wp:docPr id="1493" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm flipH="1">
                           <a:off x="4317300" y="3631410"/>
                           <a:ext cx="2057400" cy="297180"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln cap="flat" cmpd="sng" w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
-                          <a:headEnd len="med" w="med" type="none"/>
+                          <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="med" w="med" type="triangle"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>1130300</wp:posOffset>
+                  <wp:posOffset>1125538</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>1181100</wp:posOffset>
+                  <wp:posOffset>1176338</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="2066925" cy="306705"/>
+                <wp:extent cx="2076450" cy="316230"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1217" name="image177.png"/>
+                <wp:docPr id="1493" name="image167.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image177.png"/>
+                        <pic:cNvPr id="0" name="image167.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId103"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="2066925" cy="306705"/>
+                          <a:ext cx="2076450" cy="316230"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>-25399</wp:posOffset>
+                  <wp:posOffset>-65673</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>431800</wp:posOffset>
+                  <wp:posOffset>374670</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="528569" cy="157981"/>
+                <wp:extent cx="609119" cy="272240"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1210" name=""/>
+                <wp:docPr id="1486" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm rot="10500000">
                           <a:off x="5117400" y="3755235"/>
                           <a:ext cx="457200" cy="49530"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln cap="flat" cmpd="sng" w="63500">
                           <a:solidFill>
                             <a:srgbClr val="000080"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
-                          <a:headEnd len="med" w="med" type="none"/>
+                          <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="med" w="med" type="triangle"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>-25399</wp:posOffset>
+                  <wp:posOffset>-65673</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>431800</wp:posOffset>
+                  <wp:posOffset>374670</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="528569" cy="157981"/>
+                <wp:extent cx="609119" cy="272240"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1210" name="image160.png"/>
+                <wp:docPr id="1486" name="image160.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="image160.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId104"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="528569" cy="157981"/>
+                          <a:ext cx="609119" cy="272240"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000018C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
@@ -20676,400 +20904,400 @@
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">    Use cross screwdriver to remove 2 screws on Back cover A, take off back cover A with strength,(if can not take off back cover, zip off covering in front , and push the back coverA)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000018F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="2630805" cy="1500505"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1358" name="image264.jpg"/>
+            <wp:docPr id="1635" name="image265.jpg"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image264.jpg"/>
+                    <pic:cNvPr id="0" name="image265.jpg"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId105"/>
+                    <a:blip r:embed="rId61"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2630805" cy="1500505"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>3187700</wp:posOffset>
+                  <wp:posOffset>3182938</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>241300</wp:posOffset>
+                  <wp:posOffset>236538</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1381125" cy="653415"/>
+                <wp:extent cx="1390650" cy="662940"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1211" name=""/>
+                <wp:docPr id="1487" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
-                      <wps:cNvPr id="115" name="Shape 115"/>
+                      <wps:cNvPr id="123" name="Shape 123"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="4660200" y="3458055"/>
                           <a:ext cx="1371600" cy="643890"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln cap="flat" cmpd="sng" w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                           <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="sm" w="sm" type="none"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                             <w:pPr>
                               <w:spacing w:after="0" w:before="0" w:line="240"/>
                               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
                               <w:jc w:val="both"/>
                               <w:textDirection w:val="btLr"/>
                             </w:pPr>
                             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                               <w:rPr>
-                                <w:rFonts w:ascii="KaiTi_GB2312" w:cs="KaiTi_GB2312" w:eastAsia="KaiTi_GB2312" w:hAnsi="KaiTi_GB2312"/>
+                                <w:rFonts w:ascii="KaiTi" w:cs="KaiTi" w:eastAsia="KaiTi" w:hAnsi="KaiTi"/>
                                 <w:b w:val="0"/>
                                 <w:i w:val="0"/>
                                 <w:smallCaps w:val="0"/>
                                 <w:strike w:val="0"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="21"/>
                                 <w:vertAlign w:val="baseline"/>
                               </w:rPr>
                               <w:t xml:space="preserve">remove screws of back cover A</w:t>
                             </w:r>
                           </w:p>
                           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                             <w:pPr>
                               <w:spacing w:after="0" w:before="0" w:line="240"/>
                               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
                               <w:jc w:val="both"/>
                               <w:textDirection w:val="btLr"/>
                             </w:pPr>
                             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                               <w:rPr>
-                                <w:rFonts w:ascii="KaiTi_GB2312" w:cs="KaiTi_GB2312" w:eastAsia="KaiTi_GB2312" w:hAnsi="KaiTi_GB2312"/>
+                                <w:rFonts w:ascii="KaiTi" w:cs="KaiTi" w:eastAsia="KaiTi" w:hAnsi="KaiTi"/>
                                 <w:b w:val="0"/>
                                 <w:i w:val="0"/>
                                 <w:smallCaps w:val="0"/>
                                 <w:strike w:val="0"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="21"/>
                                 <w:vertAlign w:val="baseline"/>
                               </w:rPr>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>3187700</wp:posOffset>
+                  <wp:posOffset>3182938</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>241300</wp:posOffset>
+                  <wp:posOffset>236538</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1381125" cy="653415"/>
+                <wp:extent cx="1390650" cy="662940"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1211" name="image170.png"/>
+                <wp:docPr id="1487" name="image161.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image170.png"/>
+                        <pic:cNvPr id="0" name="image161.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId106"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="1381125" cy="653415"/>
+                          <a:ext cx="1390650" cy="662940"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>787400</wp:posOffset>
+                  <wp:posOffset>782638</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>482600</wp:posOffset>
+                  <wp:posOffset>477838</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="2409825" cy="158115"/>
+                <wp:extent cx="2419350" cy="167640"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1212" name=""/>
+                <wp:docPr id="1488" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm flipH="1">
                           <a:off x="4145850" y="3705705"/>
                           <a:ext cx="2400300" cy="148590"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln cap="flat" cmpd="sng" w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
-                          <a:headEnd len="med" w="med" type="none"/>
+                          <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="med" w="med" type="triangle"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>787400</wp:posOffset>
+                  <wp:posOffset>782638</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>482600</wp:posOffset>
+                  <wp:posOffset>477838</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="2409825" cy="158115"/>
+                <wp:extent cx="2419350" cy="167640"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1212" name="image171.png"/>
+                <wp:docPr id="1488" name="image162.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image171.png"/>
+                        <pic:cNvPr id="0" name="image162.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId107"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="2409825" cy="158115"/>
+                          <a:ext cx="2419350" cy="167640"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>2044700</wp:posOffset>
+                  <wp:posOffset>2039938</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>482600</wp:posOffset>
+                  <wp:posOffset>477838</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1152525" cy="207645"/>
+                <wp:extent cx="1162050" cy="217170"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1213" name=""/>
+                <wp:docPr id="1489" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm flipH="1">
                           <a:off x="4774500" y="3680940"/>
                           <a:ext cx="1143000" cy="198120"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln cap="flat" cmpd="sng" w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
-                          <a:headEnd len="med" w="med" type="none"/>
+                          <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="med" w="med" type="triangle"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>2044700</wp:posOffset>
+                  <wp:posOffset>2039938</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>482600</wp:posOffset>
+                  <wp:posOffset>477838</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1152525" cy="207645"/>
+                <wp:extent cx="1162050" cy="217170"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1213" name="image172.png"/>
+                <wp:docPr id="1489" name="image163.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image172.png"/>
+                        <pic:cNvPr id="0" name="image163.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId108"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="1152525" cy="207645"/>
+                          <a:ext cx="1162050" cy="217170"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000190">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
@@ -21088,400 +21316,400 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">   After take off back cover A, remove 4 screws on back cover B, then take off cover B.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000192">
       <w:pPr>
         <w:ind w:firstLine="105"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="3428365" cy="1751965"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1359" name="image266.jpg"/>
+            <wp:docPr id="1636" name="image262.jpg"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image266.jpg"/>
+                    <pic:cNvPr id="0" name="image262.jpg"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId109"/>
+                    <a:blip r:embed="rId62"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3428365" cy="1751965"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>3873500</wp:posOffset>
+                  <wp:posOffset>3868738</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>787400</wp:posOffset>
+                  <wp:posOffset>782638</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1952625" cy="1099185"/>
+                <wp:extent cx="1962150" cy="1108710"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1193" name=""/>
+                <wp:docPr id="1469" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
-                      <wps:cNvPr id="91" name="Shape 91"/>
+                      <wps:cNvPr id="95" name="Shape 95"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="4374450" y="3235170"/>
                           <a:ext cx="1943100" cy="1089660"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln cap="flat" cmpd="sng" w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                           <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="sm" w="sm" type="none"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                             <w:pPr>
                               <w:spacing w:after="0" w:before="0" w:line="240"/>
                               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
                               <w:jc w:val="both"/>
                               <w:textDirection w:val="btLr"/>
                             </w:pPr>
                             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                               <w:rPr>
-                                <w:rFonts w:ascii="KaiTi_GB2312" w:cs="KaiTi_GB2312" w:eastAsia="KaiTi_GB2312" w:hAnsi="KaiTi_GB2312"/>
+                                <w:rFonts w:ascii="KaiTi" w:cs="KaiTi" w:eastAsia="KaiTi" w:hAnsi="KaiTi"/>
                                 <w:b w:val="0"/>
                                 <w:i w:val="0"/>
                                 <w:smallCaps w:val="0"/>
                                 <w:strike w:val="0"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="21"/>
                                 <w:vertAlign w:val="baseline"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Remove screws fixed on back cover B, (2 screws each side)</w:t>
                             </w:r>
                           </w:p>
                           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                             <w:pPr>
                               <w:spacing w:after="0" w:before="0" w:line="240"/>
                               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
                               <w:jc w:val="both"/>
                               <w:textDirection w:val="btLr"/>
                             </w:pPr>
                             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                               <w:rPr>
-                                <w:rFonts w:ascii="KaiTi_GB2312" w:cs="KaiTi_GB2312" w:eastAsia="KaiTi_GB2312" w:hAnsi="KaiTi_GB2312"/>
+                                <w:rFonts w:ascii="KaiTi" w:cs="KaiTi" w:eastAsia="KaiTi" w:hAnsi="KaiTi"/>
                                 <w:b w:val="0"/>
                                 <w:i w:val="0"/>
                                 <w:smallCaps w:val="0"/>
                                 <w:strike w:val="0"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="21"/>
                                 <w:vertAlign w:val="baseline"/>
                               </w:rPr>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>3873500</wp:posOffset>
+                  <wp:posOffset>3868738</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>787400</wp:posOffset>
+                  <wp:posOffset>782638</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1952625" cy="1099185"/>
+                <wp:extent cx="1962150" cy="1108710"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1193" name="image143.png"/>
+                <wp:docPr id="1469" name="image138.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image143.png"/>
+                        <pic:cNvPr id="0" name="image138.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId110"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="1952625" cy="1099185"/>
+                          <a:ext cx="1962150" cy="1108710"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>1587500</wp:posOffset>
+                  <wp:posOffset>1582738</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>1079500</wp:posOffset>
+                  <wp:posOffset>1074738</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="2295525" cy="207645"/>
+                <wp:extent cx="2305050" cy="217170"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1194" name=""/>
+                <wp:docPr id="1470" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm flipH="1">
                           <a:off x="4203000" y="3680940"/>
                           <a:ext cx="2286000" cy="198120"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln cap="flat" cmpd="sng" w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
-                          <a:headEnd len="med" w="med" type="none"/>
+                          <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="med" w="med" type="triangle"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>1587500</wp:posOffset>
+                  <wp:posOffset>1582738</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>1079500</wp:posOffset>
+                  <wp:posOffset>1074738</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="2295525" cy="207645"/>
+                <wp:extent cx="2305050" cy="217170"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1194" name="image144.png"/>
+                <wp:docPr id="1470" name="image139.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image144.png"/>
+                        <pic:cNvPr id="0" name="image139.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId111"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="2295525" cy="207645"/>
+                          <a:ext cx="2305050" cy="217170"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>1587500</wp:posOffset>
+                  <wp:posOffset>1582738</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>977900</wp:posOffset>
+                  <wp:posOffset>973138</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="2295525" cy="108585"/>
+                <wp:extent cx="2305050" cy="118110"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1195" name=""/>
+                <wp:docPr id="1471" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm rot="10800000">
                           <a:off x="4203000" y="3730470"/>
                           <a:ext cx="2286000" cy="99060"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln cap="flat" cmpd="sng" w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
-                          <a:headEnd len="med" w="med" type="none"/>
+                          <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="med" w="med" type="triangle"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>1587500</wp:posOffset>
+                  <wp:posOffset>1582738</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>977900</wp:posOffset>
+                  <wp:posOffset>973138</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="2295525" cy="108585"/>
+                <wp:extent cx="2305050" cy="118110"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1195" name="image145.png"/>
+                <wp:docPr id="1471" name="image140.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image145.png"/>
+                        <pic:cNvPr id="0" name="image140.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId112"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="2295525" cy="108585"/>
+                          <a:ext cx="2305050" cy="118110"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000193">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
@@ -21526,1445 +21754,1445 @@
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Remove 8 screws on shoulders with cross screwdriver, (4 each side), and cut the fastener on loudspeaker cord, disconnect the connector, and disconnect shoulder LED connect on each side, lift up the shoulder, then you can take off shoulders.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000197">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="3658870" cy="2128520"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1325" name="image30.jpg"/>
+            <wp:docPr id="1601" name="image31.jpg"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image30.jpg"/>
+                    <pic:cNvPr id="0" name="image31.jpg"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId113"/>
+                    <a:blip r:embed="rId63"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3658870" cy="2128520"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>4102100</wp:posOffset>
+                  <wp:posOffset>4097338</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>977900</wp:posOffset>
+                  <wp:posOffset>973138</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1266825" cy="702945"/>
+                <wp:extent cx="1276350" cy="712470"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1200" name=""/>
+                <wp:docPr id="1476" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
-                      <wps:cNvPr id="98" name="Shape 98"/>
+                      <wps:cNvPr id="102" name="Shape 102"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="4717350" y="3433290"/>
                           <a:ext cx="1257300" cy="693420"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln cap="flat" cmpd="sng" w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                           <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="sm" w="sm" type="none"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                             <w:pPr>
                               <w:spacing w:after="0" w:before="0" w:line="240"/>
                               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
                               <w:jc w:val="both"/>
                               <w:textDirection w:val="btLr"/>
                             </w:pPr>
                             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                               <w:rPr>
-                                <w:rFonts w:ascii="KaiTi_GB2312" w:cs="KaiTi_GB2312" w:eastAsia="KaiTi_GB2312" w:hAnsi="KaiTi_GB2312"/>
+                                <w:rFonts w:ascii="KaiTi" w:cs="KaiTi" w:eastAsia="KaiTi" w:hAnsi="KaiTi"/>
                                 <w:b w:val="0"/>
                                 <w:i w:val="0"/>
                                 <w:smallCaps w:val="0"/>
                                 <w:strike w:val="0"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="21"/>
                                 <w:vertAlign w:val="baseline"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Remove screws on shoulder</w:t>
                             </w:r>
                           </w:p>
                           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                             <w:pPr>
                               <w:spacing w:after="0" w:before="0" w:line="240"/>
                               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
                               <w:jc w:val="both"/>
                               <w:textDirection w:val="btLr"/>
                             </w:pPr>
                             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                               <w:rPr>
-                                <w:rFonts w:ascii="KaiTi_GB2312" w:cs="KaiTi_GB2312" w:eastAsia="KaiTi_GB2312" w:hAnsi="KaiTi_GB2312"/>
+                                <w:rFonts w:ascii="KaiTi" w:cs="KaiTi" w:eastAsia="KaiTi" w:hAnsi="KaiTi"/>
                                 <w:b w:val="0"/>
                                 <w:i w:val="0"/>
                                 <w:smallCaps w:val="0"/>
                                 <w:strike w:val="0"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="21"/>
                                 <w:vertAlign w:val="baseline"/>
                               </w:rPr>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>4102100</wp:posOffset>
+                  <wp:posOffset>4097338</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>977900</wp:posOffset>
+                  <wp:posOffset>973138</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1266825" cy="702945"/>
+                <wp:extent cx="1276350" cy="712470"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1200" name="image150.png"/>
+                <wp:docPr id="1476" name="image146.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image150.png"/>
+                        <pic:cNvPr id="0" name="image146.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId114"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="1266825" cy="702945"/>
+                          <a:ext cx="1276350" cy="712470"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>3200400</wp:posOffset>
+                  <wp:posOffset>3187700</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>1168400</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="0" cy="25400"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1201" name=""/>
+                <wp:docPr id="1477" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm rot="10800000">
                           <a:off x="4888800" y="3780000"/>
                           <a:ext cx="914400" cy="0"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln cap="flat" cmpd="sng" w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
-                          <a:headEnd len="med" w="med" type="none"/>
+                          <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="med" w="med" type="triangle"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>3200400</wp:posOffset>
+                  <wp:posOffset>3187700</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>1168400</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="0" cy="25400"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1201" name="image151.png"/>
+                <wp:docPr id="1477" name="image148.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image151.png"/>
+                        <pic:cNvPr id="0" name="image148.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId115"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="0" cy="25400"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>3302000</wp:posOffset>
+                  <wp:posOffset>3297238</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>1181100</wp:posOffset>
+                  <wp:posOffset>1176338</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="809625" cy="1891665"/>
+                <wp:extent cx="819150" cy="1901190"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1202" name=""/>
+                <wp:docPr id="1478" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm flipH="1">
                           <a:off x="4945950" y="2838930"/>
                           <a:ext cx="800100" cy="1882140"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln cap="flat" cmpd="sng" w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
-                          <a:headEnd len="med" w="med" type="none"/>
+                          <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="med" w="med" type="triangle"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>3302000</wp:posOffset>
+                  <wp:posOffset>3297238</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>1181100</wp:posOffset>
+                  <wp:posOffset>1176338</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="809625" cy="1891665"/>
+                <wp:extent cx="819150" cy="1901190"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1202" name="image152.png"/>
+                <wp:docPr id="1478" name="image150.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image152.png"/>
+                        <pic:cNvPr id="0" name="image150.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId116"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="809625" cy="1891665"/>
+                          <a:ext cx="819150" cy="1901190"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>3416300</wp:posOffset>
+                  <wp:posOffset>3411538</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>1181100</wp:posOffset>
+                  <wp:posOffset>1176338</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="695325" cy="1297305"/>
+                <wp:extent cx="704850" cy="1306830"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1203" name=""/>
+                <wp:docPr id="1479" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm flipH="1">
                           <a:off x="5003100" y="3136110"/>
                           <a:ext cx="685800" cy="1287780"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln cap="flat" cmpd="sng" w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
-                          <a:headEnd len="med" w="med" type="none"/>
+                          <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="med" w="med" type="triangle"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>3416300</wp:posOffset>
+                  <wp:posOffset>3411538</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>1181100</wp:posOffset>
+                  <wp:posOffset>1176338</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="695325" cy="1297305"/>
+                <wp:extent cx="704850" cy="1306830"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1203" name="image153.png"/>
+                <wp:docPr id="1479" name="image152.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image153.png"/>
+                        <pic:cNvPr id="0" name="image152.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId117"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="695325" cy="1297305"/>
+                          <a:ext cx="704850" cy="1306830"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>3416300</wp:posOffset>
+                  <wp:posOffset>3411538</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>190500</wp:posOffset>
+                  <wp:posOffset>185738</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="695325" cy="1000125"/>
+                <wp:extent cx="704850" cy="1009650"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1196" name=""/>
+                <wp:docPr id="1472" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm rot="10800000">
                           <a:off x="5003100" y="3284700"/>
                           <a:ext cx="685800" cy="990600"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln cap="flat" cmpd="sng" w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
-                          <a:headEnd len="med" w="med" type="none"/>
+                          <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="med" w="med" type="triangle"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>3416300</wp:posOffset>
+                  <wp:posOffset>3411538</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>190500</wp:posOffset>
+                  <wp:posOffset>185738</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="695325" cy="1000125"/>
+                <wp:extent cx="704850" cy="1009650"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1196" name="image146.png"/>
+                <wp:docPr id="1472" name="image141.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image146.png"/>
+                        <pic:cNvPr id="0" name="image141.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId118"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="695325" cy="1000125"/>
+                          <a:ext cx="704850" cy="1009650"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>2844800</wp:posOffset>
+                  <wp:posOffset>2832100</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>2070100</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="0" cy="198120"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1197" name=""/>
+                <wp:docPr id="1473" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="5346000" y="3680940"/>
                           <a:ext cx="0" cy="198120"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln cap="flat" cmpd="sng" w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
-                          <a:headEnd len="med" w="med" type="none"/>
+                          <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="med" w="med" type="triangle"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>2844800</wp:posOffset>
+                  <wp:posOffset>2832100</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>2070100</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="0" cy="198120"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1197" name="image147.png"/>
+                <wp:docPr id="1473" name="image142.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image147.png"/>
+                        <pic:cNvPr id="0" name="image142.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId119"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="0" cy="198120"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>2501900</wp:posOffset>
+                  <wp:posOffset>2497138</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>1676400</wp:posOffset>
+                  <wp:posOffset>1671638</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="695325" cy="405765"/>
+                <wp:extent cx="704850" cy="415290"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1198" name=""/>
+                <wp:docPr id="1474" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
-                      <wps:cNvPr id="96" name="Shape 96"/>
+                      <wps:cNvPr id="100" name="Shape 100"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="5003100" y="3581880"/>
                           <a:ext cx="685800" cy="396240"/>
                         </a:xfrm>
                         <a:prstGeom prst="ellipse">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln cap="flat" cmpd="sng" w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                           <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="sm" w="sm" type="none"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                             <w:pPr>
                               <w:spacing w:after="0" w:before="0" w:line="240"/>
                               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
                               <w:jc w:val="left"/>
                               <w:textDirection w:val="btLr"/>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>2501900</wp:posOffset>
+                  <wp:posOffset>2497138</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>1676400</wp:posOffset>
+                  <wp:posOffset>1671638</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="695325" cy="405765"/>
+                <wp:extent cx="704850" cy="415290"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1198" name="image148.png"/>
+                <wp:docPr id="1474" name="image143.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image148.png"/>
+                        <pic:cNvPr id="0" name="image143.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId120"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="695325" cy="405765"/>
+                          <a:ext cx="704850" cy="415290"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000198">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="none" w:pos="8306"/>
         </w:tabs>
         <w:ind w:firstLine="3465"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="1500505" cy="1907540"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1326" name="image31.jpg"/>
+            <wp:docPr id="1602" name="image32.jpg"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image31.jpg"/>
+                    <pic:cNvPr id="0" name="image32.jpg"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId121"/>
+                    <a:blip r:embed="rId64"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1500505" cy="1907540"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>1130300</wp:posOffset>
+                  <wp:posOffset>1125538</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>88900</wp:posOffset>
+                  <wp:posOffset>84138</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1038225" cy="1396365"/>
+                <wp:extent cx="1047750" cy="1405890"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1199" name=""/>
+                <wp:docPr id="1475" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
-                      <wps:cNvPr id="97" name="Shape 97"/>
+                      <wps:cNvPr id="101" name="Shape 101"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="4831650" y="3086580"/>
                           <a:ext cx="1028700" cy="1386840"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln cap="flat" cmpd="sng" w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                           <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="sm" w="sm" type="none"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                             <w:pPr>
                               <w:spacing w:after="0" w:before="0" w:line="240"/>
                               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
                               <w:jc w:val="both"/>
                               <w:textDirection w:val="btLr"/>
                             </w:pPr>
                             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                               <w:rPr>
                                 <w:rFonts w:ascii="SimHei" w:cs="SimHei" w:eastAsia="SimHei" w:hAnsi="SimHei"/>
                                 <w:b w:val="0"/>
                                 <w:i w:val="0"/>
                                 <w:smallCaps w:val="0"/>
                                 <w:strike w:val="0"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="21"/>
                                 <w:vertAlign w:val="baseline"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Cut the fastener on loudspeaker cord</w:t>
                             </w:r>
                             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                               <w:rPr>
-                                <w:rFonts w:ascii="KaiTi_GB2312" w:cs="KaiTi_GB2312" w:eastAsia="KaiTi_GB2312" w:hAnsi="KaiTi_GB2312"/>
+                                <w:rFonts w:ascii="KaiTi" w:cs="KaiTi" w:eastAsia="KaiTi" w:hAnsi="KaiTi"/>
                                 <w:b w:val="0"/>
                                 <w:i w:val="0"/>
                                 <w:smallCaps w:val="0"/>
                                 <w:strike w:val="0"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="21"/>
                                 <w:vertAlign w:val="baseline"/>
                               </w:rPr>
                               <w:t xml:space="preserve">, disconnect the connector</w:t>
                             </w:r>
                           </w:p>
                           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                             <w:pPr>
                               <w:spacing w:after="0" w:before="0" w:line="240"/>
                               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
                               <w:jc w:val="both"/>
                               <w:textDirection w:val="btLr"/>
                             </w:pPr>
                             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                               <w:rPr>
-                                <w:rFonts w:ascii="KaiTi_GB2312" w:cs="KaiTi_GB2312" w:eastAsia="KaiTi_GB2312" w:hAnsi="KaiTi_GB2312"/>
+                                <w:rFonts w:ascii="KaiTi" w:cs="KaiTi" w:eastAsia="KaiTi" w:hAnsi="KaiTi"/>
                                 <w:b w:val="0"/>
                                 <w:i w:val="0"/>
                                 <w:smallCaps w:val="0"/>
                                 <w:strike w:val="0"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="21"/>
                                 <w:vertAlign w:val="baseline"/>
                               </w:rPr>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>1130300</wp:posOffset>
+                  <wp:posOffset>1125538</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>88900</wp:posOffset>
+                  <wp:posOffset>84138</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1038225" cy="1396365"/>
+                <wp:extent cx="1047750" cy="1405890"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1199" name="image149.png"/>
+                <wp:docPr id="1475" name="image145.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image149.png"/>
+                        <pic:cNvPr id="0" name="image145.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId122"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="1038225" cy="1396365"/>
+                          <a:ext cx="1047750" cy="1405890"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>1130300</wp:posOffset>
+                  <wp:posOffset>1125538</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>685800</wp:posOffset>
+                  <wp:posOffset>681038</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="123825" cy="1099185"/>
+                <wp:extent cx="133350" cy="1108710"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1182" name=""/>
+                <wp:docPr id="1458" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm flipH="1">
                           <a:off x="5288850" y="3235170"/>
                           <a:ext cx="114300" cy="1089660"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln cap="flat" cmpd="sng" w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
-                          <a:headEnd len="med" w="med" type="none"/>
+                          <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="med" w="med" type="triangle"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>1130300</wp:posOffset>
+                  <wp:posOffset>1125538</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>685800</wp:posOffset>
+                  <wp:posOffset>681038</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="123825" cy="1099185"/>
+                <wp:extent cx="133350" cy="1108710"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1182" name="image129.png"/>
+                <wp:docPr id="1458" name="image122.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image129.png"/>
+                        <pic:cNvPr id="0" name="image122.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId123"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="123825" cy="1099185"/>
+                          <a:ext cx="133350" cy="1108710"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>330200</wp:posOffset>
+                  <wp:posOffset>325438</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>685800</wp:posOffset>
+                  <wp:posOffset>681038</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="923925" cy="1000125"/>
+                <wp:extent cx="933450" cy="1009650"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1183" name=""/>
+                <wp:docPr id="1459" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm flipH="1">
                           <a:off x="4888800" y="3284700"/>
                           <a:ext cx="914400" cy="990600"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln cap="flat" cmpd="sng" w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
-                          <a:headEnd len="med" w="med" type="none"/>
+                          <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="med" w="med" type="triangle"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>330200</wp:posOffset>
+                  <wp:posOffset>325438</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>685800</wp:posOffset>
+                  <wp:posOffset>681038</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="923925" cy="1000125"/>
+                <wp:extent cx="933450" cy="1009650"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1183" name="image130.png"/>
+                <wp:docPr id="1459" name="image123.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image130.png"/>
+                        <pic:cNvPr id="0" name="image123.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId124"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="923925" cy="1000125"/>
+                          <a:ext cx="933450" cy="1009650"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>330200</wp:posOffset>
+                  <wp:posOffset>325438</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>685800</wp:posOffset>
+                  <wp:posOffset>681038</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="923925" cy="306705"/>
+                <wp:extent cx="933450" cy="316230"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1184" name=""/>
+                <wp:docPr id="1460" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm flipH="1">
                           <a:off x="4888800" y="3631410"/>
                           <a:ext cx="914400" cy="297180"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln cap="flat" cmpd="sng" w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
-                          <a:headEnd len="med" w="med" type="none"/>
+                          <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="med" w="med" type="triangle"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>330200</wp:posOffset>
+                  <wp:posOffset>325438</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>685800</wp:posOffset>
+                  <wp:posOffset>681038</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="923925" cy="306705"/>
+                <wp:extent cx="933450" cy="316230"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1184" name="image131.png"/>
+                <wp:docPr id="1460" name="image125.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image131.png"/>
+                        <pic:cNvPr id="0" name="image125.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId125"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="923925" cy="306705"/>
+                          <a:ext cx="933450" cy="316230"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>215900</wp:posOffset>
+                  <wp:posOffset>211138</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>482600</wp:posOffset>
+                  <wp:posOffset>477838</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="923925" cy="504825"/>
+                <wp:extent cx="933450" cy="514350"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1189" name=""/>
+                <wp:docPr id="1465" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm flipH="1">
                           <a:off x="4888800" y="3532350"/>
                           <a:ext cx="914400" cy="495300"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln cap="flat" cmpd="sng" w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
-                          <a:headEnd len="med" w="med" type="none"/>
+                          <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="med" w="med" type="triangle"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>215900</wp:posOffset>
+                  <wp:posOffset>211138</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>482600</wp:posOffset>
+                  <wp:posOffset>477838</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="923925" cy="504825"/>
+                <wp:extent cx="933450" cy="514350"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1189" name="image139.png"/>
+                <wp:docPr id="1465" name="image132.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image139.png"/>
+                        <pic:cNvPr id="0" name="image132.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId126"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="923925" cy="504825"/>
+                          <a:ext cx="933450" cy="514350"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>-114299</wp:posOffset>
+                  <wp:posOffset>-114298</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1647825" cy="2082165"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1094" name=""/>
+                <wp:docPr id="1369" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1647825" cy="2082165"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln cap="flat" cmpd="sng" w="9525" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00C8711B" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                             <w:pPr>
                               <w:pStyle w:val="Normal"/>
                               <w:suppressAutoHyphens w:val="1"/>
                               <w:spacing w:line="1" w:lineRule="atLeast"/>
                               <w:ind w:leftChars="-1" w:rightChars="0" w:firstLineChars="-1"/>
                               <w:textDirection w:val="btLr"/>
                               <w:textAlignment w:val="top"/>
                               <w:outlineLvl w:val="0"/>
                               <w:rPr>
                                 <w:w w:val="100"/>
                                 <w:position w:val="-1"/>
                                 <w:effect w:val="none"/>
                                 <w:vertAlign w:val="baseline"/>
                                 <w:cs w:val="0"/>
                                 <w:em w:val="none"/>
                                 <w:lang/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidDel="000000-1" w:rsidR="13136155" w:rsidRPr="16667397">
+                            <w:r w:rsidDel="00000000" w:rsidR="13136155" w:rsidRPr="16667397">
                               <w:rPr>
                                 <w:noProof w:val="1"/>
                                 <w:w w:val="100"/>
                                 <w:position w:val="-1"/>
                                 <w:effect w:val="none"/>
                                 <w:vertAlign w:val="baseline"/>
                                 <w:cs w:val="0"/>
                                 <w:em w:val="none"/>
                                 <w:lang w:eastAsia="und" w:val="und"/>
                                 <w:specVanish w:val="1"/>
                               </w:rPr>
                               <w:drawing>
                                 <wp:inline distB="0" distT="0" distL="114300" distR="114300">
                                   <wp:extent cx="1455420" cy="1858010"/>
                                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
                                   <wp:docPr id="1086" name="图片 57"/>
                                   <a:graphic>
                                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:pic>
                                         <pic:nvPicPr>
                                           <pic:cNvPr id="1086" name="图片 57"/>
                                           <pic:cNvPicPr/>
                                         </pic:nvPicPr>
                                         <pic:blipFill>
                                           <a:blip r:embed="rId19"/>
@@ -22972,125 +23200,125 @@
                                           <a:stretch>
                                             <a:fillRect/>
                                           </a:stretch>
                                         </pic:blipFill>
                                         <pic:spPr bwMode="clr">
                                           <a:xfrm>
                                             <a:ext cx="1455420" cy="1858010"/>
                                           </a:xfrm>
                                           <a:prstGeom prst="rect">
                                             <a:avLst/>
                                           </a:prstGeom>
                                           <a:noFill/>
                                           <a:ln cap="rnd" cmpd="sng" w="9525" algn="ctr">
                                             <a:noFill/>
                                             <a:miter lim="800000"/>
                                             <a:headEnd/>
                                             <a:tailEnd/>
                                           </a:ln>
                                         </pic:spPr>
                                       </pic:pic>
                                     </a:graphicData>
                                   </a:graphic>
                                 </wp:inline>
                               </w:drawing>
                             </w:r>
-                            <w:r w:rsidDel="000000-1" w:rsidR="13136155" w:rsidRPr="00861668">
+                            <w:r w:rsidDel="00000000" w:rsidR="13136155" w:rsidRPr="00861668">
                               <w:rPr>
                                 <w:w w:val="100"/>
                                 <w:position w:val="-1"/>
                                 <w:effect w:val="none"/>
                                 <w:vertAlign w:val="baseline"/>
                                 <w:cs w:val="0"/>
                                 <w:em w:val="none"/>
                                 <w:lang/>
                               </w:rPr>
                             </w:r>
                           </w:p>
                           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                             <w:pPr>
                               <w:pStyle w:val="Normal"/>
                               <w:suppressAutoHyphens w:val="1"/>
                               <w:spacing w:line="1" w:lineRule="atLeast"/>
                               <w:ind w:leftChars="-1" w:rightChars="0" w:firstLineChars="-1"/>
                               <w:textDirection w:val="btLr"/>
                               <w:textAlignment w:val="top"/>
                               <w:outlineLvl w:val="0"/>
                               <w:rPr>
                                 <w:w w:val="100"/>
                                 <w:position w:val="-1"/>
                                 <w:effect w:val="none"/>
                                 <w:vertAlign w:val="baseline"/>
                                 <w:cs w:val="0"/>
                                 <w:em w:val="none"/>
                                 <w:lang/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidDel="000000-1" w:rsidR="13136155" w:rsidRPr="000000-1">
+                            <w:r w:rsidDel="00000000" w:rsidR="13136155" w:rsidRPr="00000000">
                               <w:rPr>
                                 <w:w w:val="100"/>
                                 <w:position w:val="-1"/>
                                 <w:effect w:val="none"/>
                                 <w:vertAlign w:val="baseline"/>
                                 <w:cs w:val="0"/>
                                 <w:em w:val="none"/>
                                 <w:lang/>
                               </w:rPr>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>-114299</wp:posOffset>
+                  <wp:posOffset>-114298</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1647825" cy="2082165"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1094" name="image164.png"/>
+                <wp:docPr id="1369" name="image172.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image164.png"/>
+                        <pic:cNvPr id="0" name="image172.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId127"/>
+                        <a:blip r:embed="rId65"/>
                         <a:srcRect b="0" l="0" r="0" t="0"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1647825" cy="2082165"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000199">
       <w:pPr>
         <w:rPr>
@@ -23137,159 +23365,159 @@
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000019C">
       <w:pPr>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:fill="f2f2f2" w:val="clear"/>
         <w:ind w:left="0" w:hanging="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Use cross screwdriver, 13mm open wrench and 6mm Allen wrench to remove screws, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId128">
+      <w:hyperlink r:id="rId66">
         <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:vertAlign w:val="baseline"/>
             <w:rtl w:val="0"/>
           </w:rPr>
           <w:t xml:space="preserve">self-locking</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId129">
+      <w:hyperlink r:id="rId67">
         <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:vertAlign w:val="baseline"/>
             <w:rtl w:val="0"/>
           </w:rPr>
           <w:t xml:space="preserve">nut</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId130">
+      <w:hyperlink r:id="rId68">
         <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:vertAlign w:val="baseline"/>
             <w:rtl w:val="0"/>
           </w:rPr>
           <w:t xml:space="preserve">hexagon</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId131">
+      <w:hyperlink r:id="rId69">
         <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:vertAlign w:val="baseline"/>
             <w:rtl w:val="0"/>
           </w:rPr>
           <w:t xml:space="preserve">socket</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId132">
+      <w:hyperlink r:id="rId70">
         <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:vertAlign w:val="baseline"/>
             <w:rtl w:val="0"/>
           </w:rPr>
           <w:t xml:space="preserve">head</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId133">
+      <w:hyperlink r:id="rId71">
         <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:vertAlign w:val="baseline"/>
             <w:rtl w:val="0"/>
           </w:rPr>
           <w:t xml:space="preserve">cap</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId134">
+      <w:hyperlink r:id="rId72">
         <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:vertAlign w:val="baseline"/>
             <w:rtl w:val="0"/>
           </w:rPr>
           <w:t xml:space="preserve">screw</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">, then take off convert frame from seat frame</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000019D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
@@ -23301,1151 +23529,1192 @@
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000019E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="3199765" cy="2155190"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1327" name="image34.jpg"/>
+            <wp:docPr id="1603" name="image33.jpg"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image34.jpg"/>
+                    <pic:cNvPr id="0" name="image33.jpg"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId135"/>
+                    <a:blip r:embed="rId73"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3199765" cy="2155190"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>4876800</wp:posOffset>
+                  <wp:posOffset>4872038</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>292100</wp:posOffset>
+                  <wp:posOffset>287338</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="720090" cy="611505"/>
+                <wp:extent cx="729615" cy="621030"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1190" name=""/>
+                <wp:docPr id="1466" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
-                      <wps:cNvPr id="82" name="Shape 82"/>
+                      <wps:cNvPr id="84" name="Shape 84"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="4990718" y="3479010"/>
                           <a:ext cx="710565" cy="601980"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln cap="flat" cmpd="sng" w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                           <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="sm" w="sm" type="none"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                             <w:pPr>
                               <w:spacing w:after="0" w:before="0" w:line="240"/>
                               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
                               <w:jc w:val="both"/>
                               <w:textDirection w:val="btLr"/>
                             </w:pPr>
                             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                               <w:rPr>
-                                <w:rFonts w:ascii="KaiTi_GB2312" w:cs="KaiTi_GB2312" w:eastAsia="KaiTi_GB2312" w:hAnsi="KaiTi_GB2312"/>
+                                <w:rFonts w:ascii="KaiTi" w:cs="KaiTi" w:eastAsia="KaiTi" w:hAnsi="KaiTi"/>
                                 <w:b w:val="0"/>
                                 <w:i w:val="0"/>
                                 <w:smallCaps w:val="0"/>
                                 <w:strike w:val="0"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="21"/>
                                 <w:vertAlign w:val="baseline"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Take off screw</w:t>
                             </w:r>
                           </w:p>
                           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                             <w:pPr>
                               <w:spacing w:after="0" w:before="0" w:line="240"/>
                               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
                               <w:jc w:val="both"/>
                               <w:textDirection w:val="btLr"/>
                             </w:pPr>
                             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                               <w:rPr>
-                                <w:rFonts w:ascii="KaiTi_GB2312" w:cs="KaiTi_GB2312" w:eastAsia="KaiTi_GB2312" w:hAnsi="KaiTi_GB2312"/>
+                                <w:rFonts w:ascii="KaiTi" w:cs="KaiTi" w:eastAsia="KaiTi" w:hAnsi="KaiTi"/>
                                 <w:b w:val="0"/>
                                 <w:i w:val="0"/>
                                 <w:smallCaps w:val="0"/>
                                 <w:strike w:val="0"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="21"/>
                                 <w:vertAlign w:val="baseline"/>
                               </w:rPr>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>4876800</wp:posOffset>
+                  <wp:posOffset>4872038</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>292100</wp:posOffset>
+                  <wp:posOffset>287338</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="720090" cy="611505"/>
+                <wp:extent cx="729615" cy="621030"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1190" name="image140.png"/>
+                <wp:docPr id="1466" name="image133.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image140.png"/>
+                        <pic:cNvPr id="0" name="image133.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId136"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="720090" cy="611505"/>
+                          <a:ext cx="729615" cy="621030"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1143000</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="3543300" cy="2280285"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1191" name=""/>
+                <wp:docPr id="1467" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr/>
                       <wpg:grpSpPr>
                         <a:xfrm>
-                          <a:off x="3564825" y="2639850"/>
+                          <a:off x="3574325" y="2639850"/>
                           <a:ext cx="3543300" cy="2280285"/>
-                          <a:chOff x="3564825" y="2639850"/>
-                          <a:chExt cx="3546250" cy="2266925"/>
+                          <a:chOff x="3574325" y="2639850"/>
+                          <a:chExt cx="3543325" cy="2280300"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <wpg:grpSp>
                         <wpg:cNvGrpSpPr/>
                         <wpg:grpSpPr>
                           <a:xfrm>
                             <a:off x="3574350" y="2639858"/>
-                            <a:ext cx="3536706" cy="2266897"/>
-[...1 lines deleted...]
-                            <a:chExt cx="5900" cy="3725"/>
+                            <a:ext cx="3543300" cy="2280285"/>
+                            <a:chOff x="3564825" y="2639850"/>
+                            <a:chExt cx="3546250" cy="2266925"/>
                           </a:xfrm>
                         </wpg:grpSpPr>
                         <wps:wsp>
                           <wps:cNvSpPr/>
                           <wps:cNvPr id="24" name="Shape 24"/>
                           <wps:spPr>
                             <a:xfrm>
-                              <a:off x="3600" y="1284"/>
-                              <a:ext cx="5900" cy="3725"/>
+                              <a:off x="3564825" y="2639850"/>
+                              <a:ext cx="3546250" cy="2266925"/>
                             </a:xfrm>
                             <a:prstGeom prst="rect">
                               <a:avLst/>
                             </a:prstGeom>
                             <a:noFill/>
                             <a:ln>
                               <a:noFill/>
                             </a:ln>
                           </wps:spPr>
                           <wps:txbx>
                             <w:txbxContent>
                               <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                                 <w:pPr>
                                   <w:spacing w:after="0" w:before="0" w:line="240"/>
                                   <w:ind w:left="0" w:right="0" w:firstLine="0"/>
                                   <w:jc w:val="left"/>
                                   <w:textDirection w:val="btLr"/>
                                 </w:pPr>
                               </w:p>
                             </w:txbxContent>
                           </wps:txbx>
                           <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
                             <a:noAutofit/>
                           </wps:bodyPr>
                         </wps:wsp>
-                        <wps:wsp>
-[...2 lines deleted...]
-                          <wps:spPr>
+                        <wpg:grpSp>
+                          <wpg:cNvGrpSpPr/>
+                          <wpg:grpSpPr>
                             <a:xfrm>
-                              <a:off x="5760" y="1752"/>
-                              <a:ext cx="540" cy="624"/>
+                              <a:off x="3574350" y="2639858"/>
+                              <a:ext cx="3536706" cy="2266897"/>
+                              <a:chOff x="3600" y="1284"/>
+                              <a:chExt cx="5900" cy="3725"/>
                             </a:xfrm>
-                            <a:prstGeom prst="ellipse">
-[...3 lines deleted...]
-                            <a:ln cap="flat" cmpd="sng" w="19050">
+                          </wpg:grpSpPr>
+                          <wps:wsp>
+                            <wps:cNvSpPr/>
+                            <wps:cNvPr id="87" name="Shape 87"/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="3600" y="1284"/>
+                                <a:ext cx="5900" cy="3725"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:noFill/>
+                              <a:ln>
+                                <a:noFill/>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:txbx>
+                              <w:txbxContent>
+                                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                                  <w:pPr>
+                                    <w:spacing w:after="0" w:before="0" w:line="240"/>
+                                    <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                    <w:jc w:val="left"/>
+                                    <w:textDirection w:val="btLr"/>
+                                  </w:pPr>
+                                </w:p>
+                              </w:txbxContent>
+                            </wps:txbx>
+                            <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                          <wps:wsp>
+                            <wps:cNvSpPr/>
+                            <wps:cNvPr id="88" name="Shape 88"/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="5760" y="1752"/>
+                                <a:ext cx="540" cy="624"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="ellipse">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:noFill/>
+                              <a:ln cap="flat" cmpd="sng" w="19050">
+                                <a:solidFill>
+                                  <a:srgbClr val="FF0000"/>
+                                </a:solidFill>
+                                <a:prstDash val="solid"/>
+                                <a:miter lim="800000"/>
+                                <a:headEnd len="sm" w="sm" type="none"/>
+                                <a:tailEnd len="sm" w="sm" type="none"/>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:txbx>
+                              <w:txbxContent>
+                                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                                  <w:pPr>
+                                    <w:spacing w:after="0" w:before="0" w:line="240"/>
+                                    <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                    <w:jc w:val="left"/>
+                                    <w:textDirection w:val="btLr"/>
+                                  </w:pPr>
+                                </w:p>
+                              </w:txbxContent>
+                            </wps:txbx>
+                            <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                          <wps:wsp>
+                            <wps:cNvSpPr/>
+                            <wps:cNvPr id="89" name="Shape 89"/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="5400" y="3156"/>
+                                <a:ext cx="540" cy="624"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="ellipse">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:noFill/>
+                              <a:ln cap="flat" cmpd="sng" w="19050">
+                                <a:solidFill>
+                                  <a:srgbClr val="FF0000"/>
+                                </a:solidFill>
+                                <a:prstDash val="solid"/>
+                                <a:miter lim="800000"/>
+                                <a:headEnd len="sm" w="sm" type="none"/>
+                                <a:tailEnd len="sm" w="sm" type="none"/>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:txbx>
+                              <w:txbxContent>
+                                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                                  <w:pPr>
+                                    <w:spacing w:after="0" w:before="0" w:line="240"/>
+                                    <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                    <w:jc w:val="left"/>
+                                    <w:textDirection w:val="btLr"/>
+                                  </w:pPr>
+                                </w:p>
+                              </w:txbxContent>
+                            </wps:txbx>
+                            <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                          <wps:wsp>
+                            <wps:cNvSpPr/>
+                            <wps:cNvPr id="90" name="Shape 90"/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="4500" y="3000"/>
+                                <a:ext cx="540" cy="624"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="ellipse">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:noFill/>
+                              <a:ln cap="flat" cmpd="sng" w="19050">
+                                <a:solidFill>
+                                  <a:srgbClr val="FF0000"/>
+                                </a:solidFill>
+                                <a:prstDash val="solid"/>
+                                <a:miter lim="800000"/>
+                                <a:headEnd len="sm" w="sm" type="none"/>
+                                <a:tailEnd len="sm" w="sm" type="none"/>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:txbx>
+                              <w:txbxContent>
+                                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                                  <w:pPr>
+                                    <w:spacing w:after="0" w:before="0" w:line="240"/>
+                                    <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                    <w:jc w:val="left"/>
+                                    <w:textDirection w:val="btLr"/>
+                                  </w:pPr>
+                                </w:p>
+                              </w:txbxContent>
+                            </wps:txbx>
+                            <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                          <wps:wsp>
+                            <wps:cNvSpPr/>
+                            <wps:cNvPr id="91" name="Shape 91"/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="3600" y="3936"/>
+                                <a:ext cx="540" cy="624"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="ellipse">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:noFill/>
+                              <a:ln cap="flat" cmpd="sng" w="19050">
+                                <a:solidFill>
+                                  <a:srgbClr val="FF0000"/>
+                                </a:solidFill>
+                                <a:prstDash val="solid"/>
+                                <a:miter lim="800000"/>
+                                <a:headEnd len="sm" w="sm" type="none"/>
+                                <a:tailEnd len="sm" w="sm" type="none"/>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:txbx>
+                              <w:txbxContent>
+                                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                                  <w:pPr>
+                                    <w:spacing w:after="0" w:before="0" w:line="240"/>
+                                    <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                    <w:jc w:val="left"/>
+                                    <w:textDirection w:val="btLr"/>
+                                  </w:pPr>
+                                </w:p>
+                              </w:txbxContent>
+                            </wps:txbx>
+                            <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                          <wps:wsp>
+                            <wps:cNvCnPr/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="6300" y="2220"/>
+                                <a:ext cx="1260" cy="0"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="straightConnector1">
+                                <a:avLst/>
+                              </a:prstGeom>
                               <a:solidFill>
-                                <a:srgbClr val="FF0000"/>
+                                <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
-                              <a:prstDash val="solid"/>
-[...33 lines deleted...]
-                            <a:ln cap="flat" cmpd="sng" w="19050">
+                              <a:ln cap="flat" cmpd="sng" w="9525">
+                                <a:solidFill>
+                                  <a:srgbClr val="FF0000"/>
+                                </a:solidFill>
+                                <a:prstDash val="solid"/>
+                                <a:miter lim="800000"/>
+                                <a:headEnd len="sm" w="sm" type="none"/>
+                                <a:tailEnd len="med" w="med" type="triangle"/>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                          <wps:wsp>
+                            <wps:cNvCnPr/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="5940" y="3468"/>
+                                <a:ext cx="1620" cy="0"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="straightConnector1">
+                                <a:avLst/>
+                              </a:prstGeom>
                               <a:solidFill>
-                                <a:srgbClr val="FF0000"/>
+                                <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
-                              <a:prstDash val="solid"/>
-[...150 lines deleted...]
-                        </wps:wsp>
+                              <a:ln cap="flat" cmpd="sng" w="9525">
+                                <a:solidFill>
+                                  <a:srgbClr val="FF0000"/>
+                                </a:solidFill>
+                                <a:prstDash val="solid"/>
+                                <a:miter lim="800000"/>
+                                <a:headEnd len="sm" w="sm" type="none"/>
+                                <a:tailEnd len="med" w="med" type="triangle"/>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </wpg:grpSp>
                       </wpg:grpSp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1143000</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="3543300" cy="2280285"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1191" name="image141.png"/>
+                <wp:docPr id="1467" name="image135.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image141.png"/>
+                        <pic:cNvPr id="0" name="image135.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId137"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="3543300" cy="2280285"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>4521200</wp:posOffset>
+                  <wp:posOffset>4516438</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>520700</wp:posOffset>
+                  <wp:posOffset>515938</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="352425" cy="1000125"/>
+                <wp:extent cx="361950" cy="1009650"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1192" name=""/>
+                <wp:docPr id="1468" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm flipH="1">
                           <a:off x="5174550" y="3284700"/>
                           <a:ext cx="342900" cy="990600"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln cap="flat" cmpd="sng" w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
-                          <a:headEnd len="med" w="med" type="none"/>
+                          <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="med" w="med" type="triangle"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>4521200</wp:posOffset>
+                  <wp:posOffset>4516438</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>520700</wp:posOffset>
+                  <wp:posOffset>515938</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="352425" cy="1000125"/>
+                <wp:extent cx="361950" cy="1009650"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1192" name="image142.png"/>
+                <wp:docPr id="1468" name="image136.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image142.png"/>
+                        <pic:cNvPr id="0" name="image136.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId138"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="352425" cy="1000125"/>
+                          <a:ext cx="361950" cy="1009650"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>4445000</wp:posOffset>
+                  <wp:posOffset>4440238</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>482600</wp:posOffset>
+                  <wp:posOffset>477838</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="466725" cy="1495425"/>
+                <wp:extent cx="476250" cy="1504950"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1185" name=""/>
+                <wp:docPr id="1461" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm flipH="1">
                           <a:off x="5117400" y="3037050"/>
                           <a:ext cx="457200" cy="1485900"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln cap="flat" cmpd="sng" w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
-                          <a:headEnd len="med" w="med" type="none"/>
+                          <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="med" w="med" type="triangle"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>4445000</wp:posOffset>
+                  <wp:posOffset>4440238</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>482600</wp:posOffset>
+                  <wp:posOffset>477838</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="466725" cy="1495425"/>
+                <wp:extent cx="476250" cy="1504950"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1185" name="image132.png"/>
+                <wp:docPr id="1461" name="image126.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image132.png"/>
+                        <pic:cNvPr id="0" name="image126.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId139"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="466725" cy="1495425"/>
+                          <a:ext cx="476250" cy="1504950"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>4203700</wp:posOffset>
+                  <wp:posOffset>4198938</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>495300</wp:posOffset>
+                  <wp:posOffset>490538</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="695325" cy="108585"/>
+                <wp:extent cx="704850" cy="118110"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1186" name=""/>
+                <wp:docPr id="1462" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm flipH="1">
                           <a:off x="5003100" y="3730470"/>
                           <a:ext cx="685800" cy="99060"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln cap="flat" cmpd="sng" w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
-                          <a:headEnd len="med" w="med" type="none"/>
+                          <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="med" w="med" type="triangle"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>4203700</wp:posOffset>
+                  <wp:posOffset>4198938</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>495300</wp:posOffset>
+                  <wp:posOffset>490538</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="695325" cy="108585"/>
+                <wp:extent cx="704850" cy="118110"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1186" name="image133.png"/>
+                <wp:docPr id="1462" name="image128.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image133.png"/>
+                        <pic:cNvPr id="0" name="image128.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId140"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="695325" cy="108585"/>
+                          <a:ext cx="704850" cy="118110"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>4330700</wp:posOffset>
+                  <wp:posOffset>4325938</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>190500</wp:posOffset>
+                  <wp:posOffset>185738</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="581025" cy="306705"/>
+                <wp:extent cx="590550" cy="316230"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1187" name=""/>
+                <wp:docPr id="1463" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm rot="10800000">
                           <a:off x="5060250" y="3631410"/>
                           <a:ext cx="571500" cy="297180"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln cap="flat" cmpd="sng" w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
-                          <a:headEnd len="med" w="med" type="none"/>
+                          <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="med" w="med" type="triangle"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>4330700</wp:posOffset>
+                  <wp:posOffset>4325938</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>190500</wp:posOffset>
+                  <wp:posOffset>185738</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="581025" cy="306705"/>
+                <wp:extent cx="590550" cy="316230"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1187" name="image134.png"/>
+                <wp:docPr id="1463" name="image130.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image134.png"/>
+                        <pic:cNvPr id="0" name="image130.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId141"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="581025" cy="306705"/>
+                          <a:ext cx="590550" cy="316230"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>1473200</wp:posOffset>
+                  <wp:posOffset>1468438</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>1866900</wp:posOffset>
+                  <wp:posOffset>1862138</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="238125" cy="306705"/>
+                <wp:extent cx="247650" cy="316230"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1188" name=""/>
+                <wp:docPr id="1464" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="5231700" y="3631410"/>
                           <a:ext cx="228600" cy="297180"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln cap="flat" cmpd="sng" w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
-                          <a:headEnd len="med" w="med" type="none"/>
+                          <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="med" w="med" type="triangle"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>1473200</wp:posOffset>
+                  <wp:posOffset>1468438</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>1866900</wp:posOffset>
+                  <wp:posOffset>1862138</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="238125" cy="306705"/>
+                <wp:extent cx="247650" cy="316230"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1188" name="image138.png"/>
+                <wp:docPr id="1464" name="image131.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image138.png"/>
+                        <pic:cNvPr id="0" name="image131.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId142"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="238125" cy="306705"/>
+                          <a:ext cx="247650" cy="316230"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>1930400</wp:posOffset>
+                  <wp:posOffset>1925638</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>1371600</wp:posOffset>
+                  <wp:posOffset>1366838</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="695325" cy="901065"/>
+                <wp:extent cx="704850" cy="910590"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1172" name=""/>
+                <wp:docPr id="1448" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="5003100" y="3334230"/>
                           <a:ext cx="685800" cy="891540"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln cap="flat" cmpd="sng" w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
-                          <a:headEnd len="med" w="med" type="none"/>
+                          <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="med" w="med" type="triangle"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>1930400</wp:posOffset>
+                  <wp:posOffset>1925638</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>1371600</wp:posOffset>
+                  <wp:posOffset>1366838</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="695325" cy="901065"/>
+                <wp:extent cx="704850" cy="910590"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1172" name="image119.png"/>
+                <wp:docPr id="1448" name="image111.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image119.png"/>
+                        <pic:cNvPr id="0" name="image111.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId143"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="695325" cy="901065"/>
+                          <a:ext cx="704850" cy="910590"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000"/>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000"/>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000019F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>-228599</wp:posOffset>
+                  <wp:posOffset>-233360</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>0</wp:posOffset>
+                  <wp:posOffset>-4761</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1266825" cy="809625"/>
+                <wp:extent cx="1276350" cy="819150"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1173" name=""/>
+                <wp:docPr id="1449" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
-                      <wps:cNvPr id="65" name="Shape 65"/>
+                      <wps:cNvPr id="67" name="Shape 67"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="4717350" y="3379950"/>
                           <a:ext cx="1257300" cy="800100"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln cap="flat" cmpd="sng" w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                           <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="sm" w="sm" type="none"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                             <w:pPr>
@@ -24482,148 +24751,148 @@
                                 <w:i w:val="0"/>
                                 <w:smallCaps w:val="0"/>
                                 <w:strike w:val="0"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="21"/>
                                 <w:vertAlign w:val="baseline"/>
                               </w:rPr>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>-228599</wp:posOffset>
+                  <wp:posOffset>-233360</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>0</wp:posOffset>
+                  <wp:posOffset>-4761</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1266825" cy="809625"/>
+                <wp:extent cx="1276350" cy="819150"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1173" name="image120.png"/>
+                <wp:docPr id="1449" name="image113.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image120.png"/>
+                        <pic:cNvPr id="0" name="image113.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId144"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="1266825" cy="809625"/>
+                          <a:ext cx="1276350" cy="819150"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2628900</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>99060</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="914400" cy="693420"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1096" name=""/>
+                <wp:docPr id="1371" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="914400" cy="693420"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln cap="flat" cmpd="sng" w="9525" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00C8711B" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                             <w:pPr>
                               <w:pStyle w:val="Normal"/>
                               <w:suppressAutoHyphens w:val="1"/>
                               <w:spacing w:line="1" w:lineRule="atLeast"/>
                               <w:ind w:leftChars="-1" w:rightChars="0" w:firstLineChars="-1"/>
                               <w:textDirection w:val="btLr"/>
                               <w:textAlignment w:val="top"/>
                               <w:outlineLvl w:val="0"/>
                               <w:rPr>
                                 <w:w w:val="100"/>
                                 <w:position w:val="-1"/>
                                 <w:effect w:val="none"/>
                                 <w:vertAlign w:val="baseline"/>
                                 <w:cs w:val="0"/>
                                 <w:em w:val="none"/>
                                 <w:lang/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidDel="000000-1" w:rsidR="13136155" w:rsidRPr="16667397">
+                            <w:r w:rsidDel="00000000" w:rsidR="13136155" w:rsidRPr="16667397">
                               <w:rPr>
                                 <w:noProof w:val="1"/>
                                 <w:w w:val="100"/>
                                 <w:position w:val="-1"/>
                                 <w:effect w:val="none"/>
                                 <w:vertAlign w:val="baseline"/>
                                 <w:cs w:val="0"/>
                                 <w:em w:val="none"/>
                                 <w:lang w:eastAsia="und" w:val="und"/>
                                 <w:specVanish w:val="1"/>
                               </w:rPr>
                               <w:drawing>
                                 <wp:inline distB="0" distT="0" distL="114300" distR="114300">
                                   <wp:extent cx="716915" cy="568960"/>
                                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
                                   <wp:docPr id="1089" name="图片 60"/>
                                   <a:graphic>
                                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:pic>
                                         <pic:nvPicPr>
                                           <pic:cNvPr id="1089" name="图片 60"/>
                                           <pic:cNvPicPr/>
                                         </pic:nvPicPr>
                                         <pic:blipFill>
                                           <a:blip r:embed="rId20"/>
@@ -24631,205 +24900,205 @@
                                           <a:stretch>
                                             <a:fillRect/>
                                           </a:stretch>
                                         </pic:blipFill>
                                         <pic:spPr bwMode="clr">
                                           <a:xfrm>
                                             <a:ext cx="716915" cy="568960"/>
                                           </a:xfrm>
                                           <a:prstGeom prst="rect">
                                             <a:avLst/>
                                           </a:prstGeom>
                                           <a:noFill/>
                                           <a:ln cap="rnd" cmpd="sng" w="9525" algn="ctr">
                                             <a:noFill/>
                                             <a:miter lim="800000"/>
                                             <a:headEnd/>
                                             <a:tailEnd/>
                                           </a:ln>
                                         </pic:spPr>
                                       </pic:pic>
                                     </a:graphicData>
                                   </a:graphic>
                                 </wp:inline>
                               </w:drawing>
                             </w:r>
-                            <w:r w:rsidDel="000000-1" w:rsidR="13136155" w:rsidRPr="000000-1">
+                            <w:r w:rsidDel="00000000" w:rsidR="13136155" w:rsidRPr="00000000">
                               <w:rPr>
                                 <w:w w:val="100"/>
                                 <w:position w:val="-1"/>
                                 <w:effect w:val="none"/>
                                 <w:vertAlign w:val="baseline"/>
                                 <w:cs w:val="0"/>
                                 <w:em w:val="none"/>
                                 <w:lang/>
                               </w:rPr>
                             </w:r>
                           </w:p>
                           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                             <w:pPr>
                               <w:pStyle w:val="Normal"/>
                               <w:suppressAutoHyphens w:val="1"/>
                               <w:spacing w:line="1" w:lineRule="atLeast"/>
                               <w:ind w:leftChars="-1" w:rightChars="0" w:firstLineChars="-1"/>
                               <w:textDirection w:val="btLr"/>
                               <w:textAlignment w:val="top"/>
                               <w:outlineLvl w:val="0"/>
                               <w:rPr>
                                 <w:w w:val="100"/>
                                 <w:position w:val="-1"/>
                                 <w:effect w:val="none"/>
                                 <w:vertAlign w:val="baseline"/>
                                 <w:cs w:val="0"/>
                                 <w:em w:val="none"/>
                                 <w:lang/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidDel="000000-1" w:rsidR="13136155" w:rsidRPr="000000-1">
+                            <w:r w:rsidDel="00000000" w:rsidR="13136155" w:rsidRPr="00000000">
                               <w:rPr>
                                 <w:w w:val="100"/>
                                 <w:position w:val="-1"/>
                                 <w:effect w:val="none"/>
                                 <w:vertAlign w:val="baseline"/>
                                 <w:cs w:val="0"/>
                                 <w:em w:val="none"/>
                                 <w:lang/>
                               </w:rPr>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2628900</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>99060</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="914400" cy="693420"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1096" name="image166.jpg"/>
+                <wp:docPr id="1371" name="image196.jpg"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image166.jpg"/>
+                        <pic:cNvPr id="0" name="image196.jpg"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId145"/>
+                        <a:blip r:embed="rId74"/>
                         <a:srcRect b="0" l="0" r="0" t="0"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="914400" cy="693420"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1257300</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1011555" cy="893445"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1095" name=""/>
+                <wp:docPr id="1370" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1011555" cy="893445"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln cap="flat" cmpd="sng" w="9525" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00C8711B" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                             <w:pPr>
                               <w:pStyle w:val="Normal"/>
                               <w:suppressAutoHyphens w:val="1"/>
                               <w:spacing w:line="1" w:lineRule="atLeast"/>
                               <w:ind w:leftChars="-1" w:rightChars="0" w:firstLineChars="-1"/>
                               <w:textDirection w:val="btLr"/>
                               <w:textAlignment w:val="top"/>
                               <w:outlineLvl w:val="0"/>
                               <w:rPr>
                                 <w:w w:val="100"/>
                                 <w:position w:val="-1"/>
                                 <w:effect w:val="none"/>
                                 <w:vertAlign w:val="baseline"/>
                                 <w:cs w:val="0"/>
                                 <w:em w:val="none"/>
                                 <w:lang/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidDel="000000-1" w:rsidR="13136155" w:rsidRPr="16667397">
+                            <w:r w:rsidDel="00000000" w:rsidR="13136155" w:rsidRPr="16667397">
                               <w:rPr>
                                 <w:noProof w:val="1"/>
                                 <w:w w:val="100"/>
                                 <w:position w:val="-1"/>
                                 <w:effect w:val="none"/>
                                 <w:vertAlign w:val="baseline"/>
                                 <w:cs w:val="0"/>
                                 <w:em w:val="none"/>
                                 <w:lang w:eastAsia="und" w:val="und"/>
                                 <w:specVanish w:val="1"/>
                               </w:rPr>
                               <w:drawing>
                                 <wp:inline distB="0" distT="0" distL="114300" distR="114300">
                                   <wp:extent cx="819150" cy="749300"/>
                                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
                                   <wp:docPr id="1090" name="图片 61"/>
                                   <a:graphic>
                                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:pic>
                                         <pic:nvPicPr>
                                           <pic:cNvPr id="1090" name="图片 61"/>
                                           <pic:cNvPicPr/>
                                         </pic:nvPicPr>
                                         <pic:blipFill>
                                           <a:blip r:embed="rId21"/>
@@ -24837,479 +25106,479 @@
                                           <a:stretch>
                                             <a:fillRect/>
                                           </a:stretch>
                                         </pic:blipFill>
                                         <pic:spPr bwMode="clr">
                                           <a:xfrm>
                                             <a:ext cx="819150" cy="749300"/>
                                           </a:xfrm>
                                           <a:prstGeom prst="rect">
                                             <a:avLst/>
                                           </a:prstGeom>
                                           <a:noFill/>
                                           <a:ln cap="rnd" cmpd="sng" w="9525" algn="ctr">
                                             <a:noFill/>
                                             <a:miter lim="800000"/>
                                             <a:headEnd/>
                                             <a:tailEnd/>
                                           </a:ln>
                                         </pic:spPr>
                                       </pic:pic>
                                     </a:graphicData>
                                   </a:graphic>
                                 </wp:inline>
                               </w:drawing>
                             </w:r>
-                            <w:r w:rsidDel="000000-1" w:rsidR="13136155" w:rsidRPr="000000-1">
+                            <w:r w:rsidDel="00000000" w:rsidR="13136155" w:rsidRPr="00000000">
                               <w:rPr>
                                 <w:w w:val="100"/>
                                 <w:position w:val="-1"/>
                                 <w:effect w:val="none"/>
                                 <w:vertAlign w:val="baseline"/>
                                 <w:cs w:val="0"/>
                                 <w:em w:val="none"/>
                                 <w:lang/>
                               </w:rPr>
                             </w:r>
                           </w:p>
                           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                             <w:pPr>
                               <w:pStyle w:val="Normal"/>
                               <w:suppressAutoHyphens w:val="1"/>
                               <w:spacing w:line="1" w:lineRule="atLeast"/>
                               <w:ind w:leftChars="-1" w:rightChars="0" w:firstLineChars="-1"/>
                               <w:textDirection w:val="btLr"/>
                               <w:textAlignment w:val="top"/>
                               <w:outlineLvl w:val="0"/>
                               <w:rPr>
                                 <w:w w:val="100"/>
                                 <w:position w:val="-1"/>
                                 <w:effect w:val="none"/>
                                 <w:vertAlign w:val="baseline"/>
                                 <w:cs w:val="0"/>
                                 <w:em w:val="none"/>
                                 <w:lang/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidDel="000000-1" w:rsidR="13136155" w:rsidRPr="000000-1">
+                            <w:r w:rsidDel="00000000" w:rsidR="13136155" w:rsidRPr="00000000">
                               <w:rPr>
                                 <w:w w:val="100"/>
                                 <w:position w:val="-1"/>
                                 <w:effect w:val="none"/>
                                 <w:vertAlign w:val="baseline"/>
                                 <w:cs w:val="0"/>
                                 <w:em w:val="none"/>
                                 <w:lang/>
                               </w:rPr>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1257300</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1011555" cy="893445"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1095" name="image165.jpg"/>
+                <wp:docPr id="1370" name="image192.jpg"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image165.jpg"/>
+                        <pic:cNvPr id="0" name="image192.jpg"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId146"/>
+                        <a:blip r:embed="rId75"/>
                         <a:srcRect b="0" l="0" r="0" t="0"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1011555" cy="893445"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001A0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>3873500</wp:posOffset>
+                  <wp:posOffset>3868738</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>0</wp:posOffset>
+                  <wp:posOffset>-4761</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1038225" cy="809625"/>
+                <wp:extent cx="1047750" cy="819150"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1174" name=""/>
+                <wp:docPr id="1450" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
-                      <wps:cNvPr id="66" name="Shape 66"/>
+                      <wps:cNvPr id="68" name="Shape 68"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="4831650" y="3379950"/>
                           <a:ext cx="1028700" cy="800100"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln cap="flat" cmpd="sng" w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                           <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="sm" w="sm" type="none"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                             <w:pPr>
                               <w:spacing w:after="0" w:before="0" w:line="240"/>
                               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
                               <w:jc w:val="both"/>
                               <w:textDirection w:val="btLr"/>
                             </w:pPr>
                             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                               <w:rPr>
-                                <w:rFonts w:ascii="KaiTi_GB2312" w:cs="KaiTi_GB2312" w:eastAsia="KaiTi_GB2312" w:hAnsi="KaiTi_GB2312"/>
+                                <w:rFonts w:ascii="KaiTi" w:cs="KaiTi" w:eastAsia="KaiTi" w:hAnsi="KaiTi"/>
                                 <w:b w:val="0"/>
                                 <w:i w:val="0"/>
                                 <w:smallCaps w:val="0"/>
                                 <w:strike w:val="0"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="21"/>
                                 <w:vertAlign w:val="baseline"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Use 13mm  HYPERLINK "javascript:void(0);" open  HYPERLINK "javascript:void(0);" spanner to remove it</w:t>
                             </w:r>
                           </w:p>
                           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                             <w:pPr>
                               <w:spacing w:after="0" w:before="0" w:line="240"/>
                               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
                               <w:jc w:val="both"/>
                               <w:textDirection w:val="btLr"/>
                             </w:pPr>
                             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                               <w:rPr>
-                                <w:rFonts w:ascii="KaiTi_GB2312" w:cs="KaiTi_GB2312" w:eastAsia="KaiTi_GB2312" w:hAnsi="KaiTi_GB2312"/>
+                                <w:rFonts w:ascii="KaiTi" w:cs="KaiTi" w:eastAsia="KaiTi" w:hAnsi="KaiTi"/>
                                 <w:b w:val="0"/>
                                 <w:i w:val="0"/>
                                 <w:smallCaps w:val="0"/>
                                 <w:strike w:val="0"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="21"/>
                                 <w:vertAlign w:val="baseline"/>
                               </w:rPr>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>3873500</wp:posOffset>
+                  <wp:posOffset>3868738</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>0</wp:posOffset>
+                  <wp:posOffset>-4761</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1038225" cy="809625"/>
+                <wp:extent cx="1047750" cy="819150"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1174" name="image121.png"/>
+                <wp:docPr id="1450" name="image114.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image121.png"/>
+                        <pic:cNvPr id="0" name="image114.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId147"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="1038225" cy="809625"/>
+                          <a:ext cx="1047750" cy="819150"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001A1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>1016000</wp:posOffset>
+                  <wp:posOffset>1011238</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>0</wp:posOffset>
+                  <wp:posOffset>-4761</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="695325" cy="207645"/>
+                <wp:extent cx="704850" cy="217170"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1178" name=""/>
+                <wp:docPr id="1454" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="5003100" y="3680940"/>
                           <a:ext cx="685800" cy="198120"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln cap="flat" cmpd="sng" w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
-                          <a:headEnd len="med" w="med" type="none"/>
+                          <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="med" w="med" type="triangle"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>1016000</wp:posOffset>
+                  <wp:posOffset>1011238</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>0</wp:posOffset>
+                  <wp:posOffset>-4761</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="695325" cy="207645"/>
+                <wp:extent cx="704850" cy="217170"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1178" name="image125.png"/>
+                <wp:docPr id="1454" name="image118.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image125.png"/>
+                        <pic:cNvPr id="0" name="image118.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId148"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="695325" cy="207645"/>
+                          <a:ext cx="704850" cy="217170"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>3200400</wp:posOffset>
+                  <wp:posOffset>3187700</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>76200</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="0" cy="25400"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1179" name=""/>
+                <wp:docPr id="1455" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm rot="10800000">
                           <a:off x="5003100" y="3780000"/>
                           <a:ext cx="685800" cy="0"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln cap="flat" cmpd="sng" w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
-                          <a:headEnd len="med" w="med" type="none"/>
+                          <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="med" w="med" type="triangle"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>3200400</wp:posOffset>
+                  <wp:posOffset>3187700</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>76200</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="0" cy="25400"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1179" name="image126.png"/>
+                <wp:docPr id="1455" name="image119.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image126.png"/>
+                        <pic:cNvPr id="0" name="image119.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId149"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="0" cy="25400"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001A2">
       <w:pPr>
         <w:rPr>
@@ -25371,105 +25640,105 @@
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001A6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="2512060" cy="1890395"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1328" name="image38.jpg"/>
+            <wp:docPr id="1604" name="image35.jpg"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image38.jpg"/>
+                    <pic:cNvPr id="0" name="image35.jpg"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId150"/>
+                    <a:blip r:embed="rId76"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2512060" cy="1890395"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>2844800</wp:posOffset>
+                  <wp:posOffset>2840038</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>381000</wp:posOffset>
+                  <wp:posOffset>376238</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1495425" cy="1198245"/>
+                <wp:extent cx="1504950" cy="1207770"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1180" name=""/>
+                <wp:docPr id="1456" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
-                      <wps:cNvPr id="72" name="Shape 72"/>
+                      <wps:cNvPr id="74" name="Shape 74"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="4603050" y="3185640"/>
                           <a:ext cx="1485900" cy="1188720"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln cap="flat" cmpd="sng" w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                           <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="sm" w="sm" type="none"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                             <w:pPr>
@@ -25506,529 +25775,533 @@
                                 <w:i w:val="0"/>
                                 <w:smallCaps w:val="0"/>
                                 <w:strike w:val="0"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="21"/>
                                 <w:vertAlign w:val="baseline"/>
                               </w:rPr>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>2844800</wp:posOffset>
+                  <wp:posOffset>2840038</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>381000</wp:posOffset>
+                  <wp:posOffset>376238</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1495425" cy="1198245"/>
+                <wp:extent cx="1504950" cy="1207770"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1180" name="image127.png"/>
+                <wp:docPr id="1456" name="image120.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image127.png"/>
+                        <pic:cNvPr id="0" name="image120.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId151"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="1495425" cy="1198245"/>
+                          <a:ext cx="1504950" cy="1207770"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>1752600</wp:posOffset>
+                  <wp:posOffset>1747838</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>482600</wp:posOffset>
+                  <wp:posOffset>477838</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1104265" cy="1132205"/>
+                <wp:extent cx="1113790" cy="1141730"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1181" name=""/>
+                <wp:docPr id="1457" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm flipH="1">
                           <a:off x="4798630" y="3218660"/>
                           <a:ext cx="1094740" cy="1122680"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln cap="flat" cmpd="sng" w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
-                          <a:headEnd len="med" w="med" type="none"/>
+                          <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="med" w="med" type="triangle"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>1752600</wp:posOffset>
+                  <wp:posOffset>1747838</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>482600</wp:posOffset>
+                  <wp:posOffset>477838</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1104265" cy="1132205"/>
+                <wp:extent cx="1113790" cy="1141730"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1181" name="image128.png"/>
+                <wp:docPr id="1457" name="image121.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image128.png"/>
+                        <pic:cNvPr id="0" name="image121.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId152"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="1104265" cy="1132205"/>
+                          <a:ext cx="1113790" cy="1141730"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>1587500</wp:posOffset>
+                  <wp:posOffset>1582738</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>482600</wp:posOffset>
+                  <wp:posOffset>477838</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1266825" cy="1132205"/>
+                <wp:extent cx="1276350" cy="1141730"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1175" name=""/>
+                <wp:docPr id="1451" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm flipH="1">
                           <a:off x="4717350" y="3218660"/>
                           <a:ext cx="1257300" cy="1122680"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln cap="flat" cmpd="sng" w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
-                          <a:headEnd len="med" w="med" type="none"/>
+                          <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="med" w="med" type="triangle"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>1587500</wp:posOffset>
+                  <wp:posOffset>1582738</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>482600</wp:posOffset>
+                  <wp:posOffset>477838</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1266825" cy="1132205"/>
+                <wp:extent cx="1276350" cy="1141730"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1175" name="image122.png"/>
+                <wp:docPr id="1451" name="image115.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image122.png"/>
+                        <pic:cNvPr id="0" name="image115.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId153"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="1266825" cy="1132205"/>
+                          <a:ext cx="1276350" cy="1141730"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>1473200</wp:posOffset>
+                  <wp:posOffset>1468438</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>482600</wp:posOffset>
+                  <wp:posOffset>477838</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1381125" cy="405765"/>
+                <wp:extent cx="1390650" cy="415290"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1176" name=""/>
+                <wp:docPr id="1452" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm flipH="1">
                           <a:off x="4660200" y="3581880"/>
                           <a:ext cx="1371600" cy="396240"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln cap="flat" cmpd="sng" w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
-                          <a:headEnd len="med" w="med" type="none"/>
+                          <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="med" w="med" type="triangle"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>1473200</wp:posOffset>
+                  <wp:posOffset>1468438</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>482600</wp:posOffset>
+                  <wp:posOffset>477838</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1381125" cy="405765"/>
+                <wp:extent cx="1390650" cy="415290"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1176" name="image123.png"/>
+                <wp:docPr id="1452" name="image116.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image123.png"/>
+                        <pic:cNvPr id="0" name="image116.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId154"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="1381125" cy="405765"/>
+                          <a:ext cx="1390650" cy="415290"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>1701800</wp:posOffset>
+                  <wp:posOffset>1697038</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>482600</wp:posOffset>
+                  <wp:posOffset>477838</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1152525" cy="405765"/>
+                <wp:extent cx="1162050" cy="415290"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1177" name=""/>
+                <wp:docPr id="1453" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm flipH="1">
                           <a:off x="4774500" y="3581880"/>
                           <a:ext cx="1143000" cy="396240"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln cap="flat" cmpd="sng" w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
-                          <a:headEnd len="med" w="med" type="none"/>
+                          <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="med" w="med" type="triangle"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>1701800</wp:posOffset>
+                  <wp:posOffset>1697038</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>482600</wp:posOffset>
+                  <wp:posOffset>477838</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1152525" cy="405765"/>
+                <wp:extent cx="1162050" cy="415290"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1177" name="image124.png"/>
+                <wp:docPr id="1453" name="image117.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image124.png"/>
+                        <pic:cNvPr id="0" name="image117.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId155"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="1152525" cy="405765"/>
+                          <a:ext cx="1162050" cy="415290"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001A7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="ff0000"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001A8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">2.3 Shoulder LED light is not bright,</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">the handrail lamp connector is bad or bad light board.</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001A9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
+          <w:id w:val="-545937078"/>
           <w:tag w:val="goog_rdk_17"/>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
               <w:vertAlign w:val="baseline"/>
               <w:rtl w:val="0"/>
             </w:rPr>
             <w:t xml:space="preserve">Maintenance mode：Check whether the handrail connector plug in place, if the wiring harness is no problem , replace the light board</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001AA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
@@ -26079,105 +26352,105 @@
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">After remove the armrest assembly, according to the following steps to remove the cover.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001AE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="2511425" cy="1870710"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1329" name="image39.jpg"/>
+            <wp:docPr id="1605" name="image50.jpg"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image39.jpg"/>
+                    <pic:cNvPr id="0" name="image50.jpg"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId156"/>
+                    <a:blip r:embed="rId77"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2511425" cy="1870710"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>3073400</wp:posOffset>
+                  <wp:posOffset>3068638</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>292100</wp:posOffset>
+                  <wp:posOffset>287338</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1381125" cy="1099185"/>
+                <wp:extent cx="1390650" cy="1108710"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1152" name=""/>
+                <wp:docPr id="1428" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
-                      <wps:cNvPr id="44" name="Shape 44"/>
+                      <wps:cNvPr id="46" name="Shape 46"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="4660200" y="3235170"/>
                           <a:ext cx="1371600" cy="1089660"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln cap="flat" cmpd="sng" w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                           <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="sm" w="sm" type="none"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                             <w:pPr>
@@ -26187,564 +26460,564 @@
                               <w:textDirection w:val="btLr"/>
                             </w:pPr>
                             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                                 <w:b w:val="0"/>
                                 <w:i w:val="0"/>
                                 <w:smallCaps w:val="0"/>
                                 <w:strike w:val="0"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="21"/>
                                 <w:vertAlign w:val="baseline"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Use cross screwdriver to remove the screw cap</w:t>
                             </w:r>
                           </w:p>
                           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                             <w:pPr>
                               <w:spacing w:after="0" w:before="0" w:line="240"/>
                               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
                               <w:jc w:val="both"/>
                               <w:textDirection w:val="btLr"/>
                             </w:pPr>
                             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                               <w:rPr>
-                                <w:rFonts w:ascii="KaiTi_GB2312" w:cs="KaiTi_GB2312" w:eastAsia="KaiTi_GB2312" w:hAnsi="KaiTi_GB2312"/>
+                                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                                 <w:b w:val="0"/>
                                 <w:i w:val="0"/>
                                 <w:smallCaps w:val="0"/>
                                 <w:strike w:val="0"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="21"/>
                                 <w:vertAlign w:val="baseline"/>
                               </w:rPr>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>3073400</wp:posOffset>
+                  <wp:posOffset>3068638</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>292100</wp:posOffset>
+                  <wp:posOffset>287338</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1381125" cy="1099185"/>
+                <wp:extent cx="1390650" cy="1108710"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1152" name="image82.png"/>
+                <wp:docPr id="1428" name="image84.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image82.png"/>
+                        <pic:cNvPr id="0" name="image84.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId157"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="1381125" cy="1099185"/>
+                          <a:ext cx="1390650" cy="1108710"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>203200</wp:posOffset>
+                  <wp:posOffset>198438</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>482600</wp:posOffset>
+                  <wp:posOffset>477838</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="2883535" cy="1363345"/>
+                <wp:extent cx="2893060" cy="1372870"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1153" name=""/>
+                <wp:docPr id="1429" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm flipH="1">
                           <a:off x="3908995" y="3103090"/>
                           <a:ext cx="2874010" cy="1353820"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln cap="flat" cmpd="sng" w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
-                          <a:headEnd len="med" w="med" type="none"/>
+                          <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="med" w="med" type="triangle"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>203200</wp:posOffset>
+                  <wp:posOffset>198438</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>482600</wp:posOffset>
+                  <wp:posOffset>477838</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="2883535" cy="1363345"/>
+                <wp:extent cx="2893060" cy="1372870"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1153" name="image83.png"/>
+                <wp:docPr id="1429" name="image85.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image83.png"/>
+                        <pic:cNvPr id="0" name="image85.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId158"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="2883535" cy="1363345"/>
+                          <a:ext cx="2893060" cy="1372870"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>1714500</wp:posOffset>
+                  <wp:posOffset>1709738</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>482600</wp:posOffset>
+                  <wp:posOffset>477838</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1372870" cy="232410"/>
+                <wp:extent cx="1382395" cy="241935"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1154" name=""/>
+                <wp:docPr id="1430" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm flipH="1">
                           <a:off x="4664328" y="3668558"/>
                           <a:ext cx="1363345" cy="222885"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln cap="flat" cmpd="sng" w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
-                          <a:headEnd len="med" w="med" type="none"/>
+                          <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="med" w="med" type="triangle"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>1714500</wp:posOffset>
+                  <wp:posOffset>1709738</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>482600</wp:posOffset>
+                  <wp:posOffset>477838</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1372870" cy="232410"/>
+                <wp:extent cx="1382395" cy="241935"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1154" name="image87.png"/>
+                <wp:docPr id="1430" name="image86.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image87.png"/>
+                        <pic:cNvPr id="0" name="image86.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId159"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="1372870" cy="232410"/>
+                          <a:ext cx="1382395" cy="241935"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>1828800</wp:posOffset>
+                  <wp:posOffset>1816100</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>457200</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="16510" cy="25400"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1155" name=""/>
+                <wp:docPr id="1431" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm rot="10800000">
                           <a:off x="4717350" y="3771745"/>
                           <a:ext cx="1257300" cy="16510"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln cap="flat" cmpd="sng" w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
-                          <a:headEnd len="med" w="med" type="none"/>
+                          <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="med" w="med" type="triangle"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>1828800</wp:posOffset>
+                  <wp:posOffset>1816100</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>457200</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="16510" cy="25400"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1155" name="image88.png"/>
+                <wp:docPr id="1431" name="image87.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image88.png"/>
+                        <pic:cNvPr id="0" name="image87.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId160"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="16510" cy="25400"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>2032000</wp:posOffset>
+                  <wp:posOffset>2027238</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>330200</wp:posOffset>
+                  <wp:posOffset>325438</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1046480" cy="166370"/>
+                <wp:extent cx="1056005" cy="175895"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1158" name=""/>
+                <wp:docPr id="1434" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm rot="10800000">
                           <a:off x="4827523" y="3701578"/>
                           <a:ext cx="1036955" cy="156845"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln cap="flat" cmpd="sng" w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
-                          <a:headEnd len="med" w="med" type="none"/>
+                          <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="med" w="med" type="triangle"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>2032000</wp:posOffset>
+                  <wp:posOffset>2027238</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>330200</wp:posOffset>
+                  <wp:posOffset>325438</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1046480" cy="166370"/>
+                <wp:extent cx="1056005" cy="175895"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1158" name="image96.png"/>
+                <wp:docPr id="1434" name="image90.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image96.png"/>
+                        <pic:cNvPr id="0" name="image90.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId161"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="1046480" cy="166370"/>
+                          <a:ext cx="1056005" cy="175895"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001AF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="2398395" cy="1344930"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1315" name="image13.jpg"/>
+            <wp:docPr id="1606" name="image49.jpg"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image13.jpg"/>
+                    <pic:cNvPr id="0" name="image49.jpg"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId162"/>
+                    <a:blip r:embed="rId78"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2398395" cy="1344930"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>2844800</wp:posOffset>
+                  <wp:posOffset>2840038</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>190500</wp:posOffset>
+                  <wp:posOffset>185738</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1381125" cy="1198245"/>
+                <wp:extent cx="1390650" cy="1207770"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1159" name=""/>
+                <wp:docPr id="1435" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
-                      <wps:cNvPr id="51" name="Shape 51"/>
+                      <wps:cNvPr id="53" name="Shape 53"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="4660200" y="3185640"/>
                           <a:ext cx="1371600" cy="1188720"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln cap="flat" cmpd="sng" w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                           <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="sm" w="sm" type="none"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                             <w:pPr>
@@ -26781,255 +27054,255 @@
                                 <w:i w:val="0"/>
                                 <w:smallCaps w:val="0"/>
                                 <w:strike w:val="0"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="21"/>
                                 <w:vertAlign w:val="baseline"/>
                               </w:rPr>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>2844800</wp:posOffset>
+                  <wp:posOffset>2840038</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>190500</wp:posOffset>
+                  <wp:posOffset>185738</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1381125" cy="1198245"/>
+                <wp:extent cx="1390650" cy="1207770"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1159" name="image98.png"/>
+                <wp:docPr id="1435" name="image95.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image98.png"/>
+                        <pic:cNvPr id="0" name="image95.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId163"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="1381125" cy="1198245"/>
+                          <a:ext cx="1390650" cy="1207770"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>1701800</wp:posOffset>
+                  <wp:posOffset>1697038</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>254000</wp:posOffset>
+                  <wp:posOffset>249238</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1152525" cy="141605"/>
+                <wp:extent cx="1162050" cy="151130"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1160" name=""/>
+                <wp:docPr id="1436" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm rot="10800000">
                           <a:off x="4774500" y="3713960"/>
                           <a:ext cx="1143000" cy="132080"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln cap="flat" cmpd="sng" w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
-                          <a:headEnd len="med" w="med" type="none"/>
+                          <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="med" w="med" type="triangle"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>1701800</wp:posOffset>
+                  <wp:posOffset>1697038</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>254000</wp:posOffset>
+                  <wp:posOffset>249238</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1152525" cy="141605"/>
+                <wp:extent cx="1162050" cy="151130"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1160" name="image99.png"/>
+                <wp:docPr id="1436" name="image96.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image99.png"/>
+                        <pic:cNvPr id="0" name="image96.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId164"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="1152525" cy="141605"/>
+                          <a:ext cx="1162050" cy="151130"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001B0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="2743200" cy="1440180"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1316" name="image28.jpg"/>
+            <wp:docPr id="1607" name="image52.jpg"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image28.jpg"/>
+                    <pic:cNvPr id="0" name="image52.jpg"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId165"/>
+                    <a:blip r:embed="rId79"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2743200" cy="1440180"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>2959100</wp:posOffset>
+                  <wp:posOffset>2954338</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>787400</wp:posOffset>
+                  <wp:posOffset>782638</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1495425" cy="1000125"/>
+                <wp:extent cx="1504950" cy="1009650"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1161" name=""/>
+                <wp:docPr id="1437" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
-                      <wps:cNvPr id="53" name="Shape 53"/>
+                      <wps:cNvPr id="55" name="Shape 55"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="4603050" y="3284700"/>
                           <a:ext cx="1485900" cy="990600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln cap="flat" cmpd="sng" w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                           <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="sm" w="sm" type="none"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                             <w:pPr>
@@ -27066,110 +27339,110 @@
                                 <w:i w:val="0"/>
                                 <w:smallCaps w:val="0"/>
                                 <w:strike w:val="0"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="21"/>
                                 <w:vertAlign w:val="baseline"/>
                               </w:rPr>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>2959100</wp:posOffset>
+                  <wp:posOffset>2954338</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>787400</wp:posOffset>
+                  <wp:posOffset>782638</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1495425" cy="1000125"/>
+                <wp:extent cx="1504950" cy="1009650"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1161" name="image100.png"/>
+                <wp:docPr id="1437" name="image99.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image100.png"/>
+                        <pic:cNvPr id="0" name="image99.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId166"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="1495425" cy="1000125"/>
+                          <a:ext cx="1504950" cy="1009650"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>2959100</wp:posOffset>
+                  <wp:posOffset>2954338</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>88900</wp:posOffset>
+                  <wp:posOffset>84138</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1838325" cy="603885"/>
+                <wp:extent cx="1847850" cy="613410"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1156" name=""/>
+                <wp:docPr id="1432" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
-                      <wps:cNvPr id="48" name="Shape 48"/>
+                      <wps:cNvPr id="50" name="Shape 50"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="4431600" y="3482820"/>
                           <a:ext cx="1828800" cy="594360"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln cap="flat" cmpd="sng" w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                           <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="sm" w="sm" type="none"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                             <w:pPr>
@@ -27206,670 +27479,859 @@
                                 <w:i w:val="0"/>
                                 <w:smallCaps w:val="0"/>
                                 <w:strike w:val="0"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="21"/>
                                 <w:vertAlign w:val="baseline"/>
                               </w:rPr>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>2959100</wp:posOffset>
+                  <wp:posOffset>2954338</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>88900</wp:posOffset>
+                  <wp:posOffset>84138</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1838325" cy="603885"/>
+                <wp:extent cx="1847850" cy="613410"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1156" name="image93.png"/>
+                <wp:docPr id="1432" name="image88.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image93.png"/>
+                        <pic:cNvPr id="0" name="image88.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId167"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="1838325" cy="603885"/>
+                          <a:ext cx="1847850" cy="613410"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>2400300</wp:posOffset>
+                  <wp:posOffset>2387600</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>774700</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="0" cy="25400"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1157" name=""/>
+                <wp:docPr id="1433" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm rot="10800000">
                           <a:off x="5060250" y="3780000"/>
                           <a:ext cx="571500" cy="0"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln cap="flat" cmpd="sng" w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
-                          <a:headEnd len="med" w="med" type="none"/>
+                          <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="med" w="med" type="triangle"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>2400300</wp:posOffset>
+                  <wp:posOffset>2387600</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>774700</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="0" cy="25400"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1157" name="image94.png"/>
+                <wp:docPr id="1433" name="image89.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image94.png"/>
+                        <pic:cNvPr id="0" name="image89.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId168"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="0" cy="25400"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>2044700</wp:posOffset>
+                  <wp:posOffset>2039938</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>381000</wp:posOffset>
+                  <wp:posOffset>376238</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="923925" cy="405765"/>
+                <wp:extent cx="933450" cy="415290"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1132" name=""/>
+                <wp:docPr id="1408" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm flipH="1">
                           <a:off x="4888800" y="3581880"/>
                           <a:ext cx="914400" cy="396240"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln cap="flat" cmpd="sng" w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
-                          <a:headEnd len="med" w="med" type="none"/>
+                          <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="med" w="med" type="triangle"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>2044700</wp:posOffset>
+                  <wp:posOffset>2039938</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>381000</wp:posOffset>
+                  <wp:posOffset>376238</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="923925" cy="405765"/>
+                <wp:extent cx="933450" cy="415290"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1132" name="image59.png"/>
+                <wp:docPr id="1408" name="image59.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="image59.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId169"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="923925" cy="405765"/>
+                          <a:ext cx="933450" cy="415290"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>1473200</wp:posOffset>
+                  <wp:posOffset>1468438</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>381000</wp:posOffset>
+                  <wp:posOffset>376238</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1495425" cy="306705"/>
+                <wp:extent cx="1504950" cy="316230"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1123" name=""/>
+                <wp:docPr id="1399" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm flipH="1">
                           <a:off x="4603050" y="3631410"/>
                           <a:ext cx="1485900" cy="297180"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln cap="flat" cmpd="sng" w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
-                          <a:headEnd len="med" w="med" type="none"/>
+                          <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="med" w="med" type="triangle"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>1473200</wp:posOffset>
+                  <wp:posOffset>1468438</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>381000</wp:posOffset>
+                  <wp:posOffset>376238</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1495425" cy="306705"/>
+                <wp:extent cx="1504950" cy="316230"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1123" name="image50.png"/>
+                <wp:docPr id="1399" name="image47.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image50.png"/>
+                        <pic:cNvPr id="0" name="image47.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId170"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="1495425" cy="306705"/>
+                          <a:ext cx="1504950" cy="316230"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001B1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">2.3.3 Remove the outer cover</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001B2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
+          <w:id w:val="-2008679823"/>
           <w:tag w:val="goog_rdk_18"/>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
               <w:vertAlign w:val="baseline"/>
               <w:rtl w:val="0"/>
             </w:rPr>
             <w:t xml:space="preserve">    Remove the inner cover, show screw which fixes the cover，remove the outer cover according to the following steps：</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001B3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="3076575" cy="2183130"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1317" name="image15.jpg"/>
+            <wp:docPr id="1591" name="image34.jpg"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image15.jpg"/>
+                    <pic:cNvPr id="0" name="image34.jpg"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId171"/>
+                    <a:blip r:embed="rId80"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3076575" cy="2183130"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>3048000</wp:posOffset>
+                  <wp:posOffset>2039938</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>685800</wp:posOffset>
+                  <wp:posOffset>681038</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="614045" cy="215900"/>
+                <wp:extent cx="1619250" cy="1298575"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1119" name=""/>
+                <wp:docPr id="1395" name=""/>
+                <a:graphic>
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm flipH="1">
+                          <a:off x="4545900" y="3140238"/>
+                          <a:ext cx="1600200" cy="1279525"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="straightConnector1">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln cap="flat" cmpd="sng" w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="FF0000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:miter lim="800000"/>
+                          <a:headEnd len="sm" w="sm" type="none"/>
+                          <a:tailEnd len="med" w="med" type="triangle"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:drawing>
+              <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>2039938</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>681038</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1619250" cy="1298575"/>
+                <wp:effectExtent b="0" l="0" r="0" t="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1395" name="image43.png"/>
+                <a:graphic>
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic>
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="0" name="image43.png"/>
+                        <pic:cNvPicPr preferRelativeResize="0"/>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId29"/>
+                        <a:srcRect/>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1619250" cy="1298575"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect"/>
+                        <a:ln/>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <mc:AlternateContent>
+          <mc:Choice Requires="wpg">
+            <w:drawing>
+              <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>2725738</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>681038</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="933450" cy="1017905"/>
+                <wp:effectExtent b="0" l="0" r="0" t="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1396" name=""/>
+                <a:graphic>
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm flipH="1">
+                          <a:off x="4888800" y="3280573"/>
+                          <a:ext cx="914400" cy="998855"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="straightConnector1">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln cap="flat" cmpd="sng" w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="FF0000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:miter lim="800000"/>
+                          <a:headEnd len="sm" w="sm" type="none"/>
+                          <a:tailEnd len="med" w="med" type="triangle"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:drawing>
+              <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>2725738</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>681038</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="933450" cy="1017905"/>
+                <wp:effectExtent b="0" l="0" r="0" t="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1396" name="image44.png"/>
+                <a:graphic>
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic>
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="0" name="image44.png"/>
+                        <pic:cNvPicPr preferRelativeResize="0"/>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId29"/>
+                        <a:srcRect/>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="933450" cy="1017905"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect"/>
+                        <a:ln/>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <mc:AlternateContent>
+          <mc:Choice Requires="wpg">
+            <w:drawing>
+              <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>3043238</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>681038</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="623570" cy="225425"/>
+                <wp:effectExtent b="0" l="0" r="0" t="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1401" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm flipH="1">
                           <a:off x="5043740" y="3676813"/>
                           <a:ext cx="604520" cy="206375"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln cap="flat" cmpd="sng" w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
-                          <a:headEnd len="med" w="med" type="none"/>
+                          <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="med" w="med" type="triangle"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>3048000</wp:posOffset>
+                  <wp:posOffset>3043238</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>685800</wp:posOffset>
+                  <wp:posOffset>681038</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="614045" cy="215900"/>
+                <wp:extent cx="623570" cy="225425"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1119" name="image45.png"/>
+                <wp:docPr id="1401" name="image51.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image45.png"/>
+                        <pic:cNvPr id="0" name="image51.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId172"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="614045" cy="215900"/>
+                          <a:ext cx="623570" cy="225425"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>3035300</wp:posOffset>
+                  <wp:posOffset>3030538</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>292100</wp:posOffset>
+                  <wp:posOffset>287338</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="622300" cy="405765"/>
+                <wp:extent cx="631825" cy="415290"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1120" name=""/>
+                <wp:docPr id="1402" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm rot="10800000">
                           <a:off x="5039613" y="3581880"/>
                           <a:ext cx="612775" cy="396240"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln cap="flat" cmpd="sng" w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
-                          <a:headEnd len="med" w="med" type="none"/>
+                          <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="med" w="med" type="triangle"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>3035300</wp:posOffset>
+                  <wp:posOffset>3030538</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>292100</wp:posOffset>
+                  <wp:posOffset>287338</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="622300" cy="405765"/>
+                <wp:extent cx="631825" cy="415290"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1120" name="image46.png"/>
+                <wp:docPr id="1402" name="image53.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image46.png"/>
+                        <pic:cNvPr id="0" name="image53.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId173"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="622300" cy="405765"/>
+                          <a:ext cx="631825" cy="415290"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>3644900</wp:posOffset>
+                  <wp:posOffset>3640138</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>381000</wp:posOffset>
+                  <wp:posOffset>376238</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1381125" cy="1198245"/>
+                <wp:extent cx="1390650" cy="1207770"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1125" name=""/>
+                <wp:docPr id="1403" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
-                      <wps:cNvPr id="15" name="Shape 15"/>
+                      <wps:cNvPr id="17" name="Shape 17"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="4660200" y="3185640"/>
                           <a:ext cx="1371600" cy="1188720"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln cap="flat" cmpd="sng" w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                           <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="sm" w="sm" type="none"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                             <w:pPr>
@@ -27906,814 +28368,626 @@
                                 <w:i w:val="0"/>
                                 <w:smallCaps w:val="0"/>
                                 <w:strike w:val="0"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="21"/>
                                 <w:vertAlign w:val="baseline"/>
                               </w:rPr>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>3644900</wp:posOffset>
+                  <wp:posOffset>3640138</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>381000</wp:posOffset>
+                  <wp:posOffset>376238</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1381125" cy="1198245"/>
+                <wp:extent cx="1390650" cy="1207770"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1125" name="image52.png"/>
+                <wp:docPr id="1403" name="image54.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image52.png"/>
+                        <pic:cNvPr id="0" name="image54.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId174"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="1381125" cy="1198245"/>
+                          <a:ext cx="1390650" cy="1207770"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>787400</wp:posOffset>
+                  <wp:posOffset>782638</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>685800</wp:posOffset>
+                  <wp:posOffset>681038</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="2638425" cy="934085"/>
+                <wp:extent cx="2647950" cy="943610"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1126" name=""/>
+                <wp:docPr id="1414" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm flipH="1">
                           <a:off x="4031550" y="3317720"/>
                           <a:ext cx="2628900" cy="924560"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln cap="flat" cmpd="sng" w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
-                          <a:headEnd len="med" w="med" type="none"/>
+                          <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="med" w="med" type="triangle"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>787400</wp:posOffset>
+                  <wp:posOffset>782638</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>685800</wp:posOffset>
+                  <wp:posOffset>681038</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="2638425" cy="934085"/>
+                <wp:extent cx="2647950" cy="943610"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1126" name="image53.png"/>
+                <wp:docPr id="1414" name="image65.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image53.png"/>
+                        <pic:cNvPr id="0" name="image65.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId175"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="2638425" cy="934085"/>
+                          <a:ext cx="2647950" cy="943610"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>1358900</wp:posOffset>
+                  <wp:posOffset>1354138</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>685800</wp:posOffset>
+                  <wp:posOffset>681038</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="2181225" cy="42545"/>
+                <wp:extent cx="2190750" cy="52070"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1127" name=""/>
+                <wp:docPr id="1415" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm flipH="1">
                           <a:off x="4260150" y="3763490"/>
                           <a:ext cx="2171700" cy="33020"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln cap="flat" cmpd="sng" w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
-                          <a:headEnd len="med" w="med" type="none"/>
+                          <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="med" w="med" type="triangle"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>1358900</wp:posOffset>
+                  <wp:posOffset>1354138</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>685800</wp:posOffset>
+                  <wp:posOffset>681038</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="2181225" cy="42545"/>
+                <wp:extent cx="2190750" cy="52070"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1127" name="image54.png"/>
+                <wp:docPr id="1415" name="image66.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image54.png"/>
+                        <pic:cNvPr id="0" name="image66.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId176"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="2181225" cy="42545"/>
+                          <a:ext cx="2190750" cy="52070"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>901700</wp:posOffset>
+                  <wp:posOffset>896938</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>685800</wp:posOffset>
+                  <wp:posOffset>681038</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="2638425" cy="537845"/>
+                <wp:extent cx="2647950" cy="547370"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1138" name=""/>
+                <wp:docPr id="1416" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm flipH="1">
                           <a:off x="4031550" y="3515840"/>
                           <a:ext cx="2628900" cy="528320"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln cap="flat" cmpd="sng" w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
-                          <a:headEnd len="med" w="med" type="none"/>
+                          <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="med" w="med" type="triangle"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>901700</wp:posOffset>
+                  <wp:posOffset>896938</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>685800</wp:posOffset>
+                  <wp:posOffset>681038</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="2638425" cy="537845"/>
+                <wp:extent cx="2647950" cy="547370"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1138" name="image67.png"/>
+                <wp:docPr id="1416" name="image67.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="image67.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId177"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="2638425" cy="537845"/>
+                          <a:ext cx="2647950" cy="547370"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>558800</wp:posOffset>
+                  <wp:posOffset>554038</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>685800</wp:posOffset>
+                  <wp:posOffset>681038</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="3095625" cy="1412875"/>
+                <wp:extent cx="3105150" cy="1422400"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1139" name=""/>
+                <wp:docPr id="1417" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm flipH="1">
                           <a:off x="3802950" y="3078325"/>
                           <a:ext cx="3086100" cy="1403350"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln cap="flat" cmpd="sng" w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
-                          <a:headEnd len="med" w="med" type="none"/>
+                          <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="med" w="med" type="triangle"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>558800</wp:posOffset>
+                  <wp:posOffset>554038</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>685800</wp:posOffset>
+                  <wp:posOffset>681038</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="3095625" cy="1412875"/>
+                <wp:extent cx="3105150" cy="1422400"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1139" name="image68.png"/>
+                <wp:docPr id="1417" name="image68.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="image68.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId178"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="3095625" cy="1412875"/>
+                          <a:ext cx="3105150" cy="1422400"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>1308100</wp:posOffset>
+                  <wp:posOffset>1303338</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>787400</wp:posOffset>
+                  <wp:posOffset>782638</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="2230755" cy="1313815"/>
+                <wp:extent cx="2240280" cy="1323340"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1140" name=""/>
+                <wp:docPr id="1410" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm flipH="1">
                           <a:off x="4235385" y="3127855"/>
                           <a:ext cx="2221230" cy="1304290"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln cap="flat" cmpd="sng" w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
-                          <a:headEnd len="med" w="med" type="none"/>
+                          <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="med" w="med" type="triangle"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>1308100</wp:posOffset>
+                  <wp:posOffset>1303338</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>787400</wp:posOffset>
+                  <wp:posOffset>782638</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="2230755" cy="1313815"/>
+                <wp:extent cx="2240280" cy="1323340"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1140" name="image69.png"/>
+                <wp:docPr id="1410" name="image61.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image69.png"/>
+                        <pic:cNvPr id="0" name="image61.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId179"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="2230755" cy="1313815"/>
+                          <a:ext cx="2240280" cy="1323340"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...186 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001B4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="2630805" cy="1302385"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1318" name="image7.jpg"/>
+            <wp:docPr id="1592" name="image30.jpg"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image7.jpg"/>
+                    <pic:cNvPr id="0" name="image30.jpg"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId182"/>
+                    <a:blip r:embed="rId81"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2630805" cy="1302385"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>3073400</wp:posOffset>
+                  <wp:posOffset>3068638</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>292100</wp:posOffset>
+                  <wp:posOffset>287338</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1724025" cy="1198245"/>
+                <wp:extent cx="1733550" cy="1207770"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1121" name=""/>
+                <wp:docPr id="1397" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:cNvPr id="11" name="Shape 11"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="4488750" y="3185640"/>
                           <a:ext cx="1714500" cy="1188720"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln cap="flat" cmpd="sng" w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                           <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="sm" w="sm" type="none"/>
                         </a:ln>
@@ -28755,171 +29029,171 @@
                                 <w:i w:val="0"/>
                                 <w:smallCaps w:val="0"/>
                                 <w:strike w:val="0"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="21"/>
                                 <w:vertAlign w:val="baseline"/>
                               </w:rPr>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>3073400</wp:posOffset>
+                  <wp:posOffset>3068638</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>292100</wp:posOffset>
+                  <wp:posOffset>287338</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1724025" cy="1198245"/>
+                <wp:extent cx="1733550" cy="1207770"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1121" name="image48.png"/>
+                <wp:docPr id="1397" name="image45.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image48.png"/>
+                        <pic:cNvPr id="0" name="image45.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId183"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="1724025" cy="1198245"/>
+                          <a:ext cx="1733550" cy="1207770"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>901700</wp:posOffset>
+                  <wp:posOffset>896938</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>635000</wp:posOffset>
+                  <wp:posOffset>630238</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="2181225" cy="653415"/>
+                <wp:extent cx="2190750" cy="662940"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1112" name=""/>
+                <wp:docPr id="1388" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm flipH="1">
                           <a:off x="4260150" y="3458055"/>
                           <a:ext cx="2171700" cy="643890"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln cap="flat" cmpd="sng" w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
-                          <a:headEnd len="med" w="med" type="none"/>
+                          <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="med" w="med" type="triangle"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>901700</wp:posOffset>
+                  <wp:posOffset>896938</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>635000</wp:posOffset>
+                  <wp:posOffset>630238</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="2181225" cy="653415"/>
+                <wp:extent cx="2190750" cy="662940"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1112" name="image35.png"/>
+                <wp:docPr id="1388" name="image36.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image35.png"/>
+                        <pic:cNvPr id="0" name="image36.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId184"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="2181225" cy="653415"/>
+                          <a:ext cx="2190750" cy="662940"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001B5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
@@ -28934,100 +29208,100 @@
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">2.3.4 Check the wiring harness plug in place, there is no abnormal wiring</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001B7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="3082290" cy="1493520"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1319" name="image24.png"/>
+            <wp:docPr id="1593" name="image23.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image24.png"/>
+                    <pic:cNvPr id="0" name="image23.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId185"/>
+                    <a:blip r:embed="rId82"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3082290" cy="1493520"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>3530600</wp:posOffset>
+                  <wp:posOffset>3525838</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>381000</wp:posOffset>
+                  <wp:posOffset>376238</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1266825" cy="702945"/>
+                <wp:extent cx="1276350" cy="712470"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1113" name=""/>
+                <wp:docPr id="1389" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:cNvPr id="3" name="Shape 3"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="4717350" y="3433290"/>
                           <a:ext cx="1257300" cy="693420"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln cap="flat" cmpd="sng" w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                           <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="sm" w="sm" type="none"/>
                         </a:ln>
@@ -29069,276 +29343,276 @@
                                 <w:i w:val="0"/>
                                 <w:smallCaps w:val="0"/>
                                 <w:strike w:val="0"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="21"/>
                                 <w:vertAlign w:val="baseline"/>
                               </w:rPr>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>3530600</wp:posOffset>
+                  <wp:posOffset>3525838</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>381000</wp:posOffset>
+                  <wp:posOffset>376238</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1266825" cy="702945"/>
+                <wp:extent cx="1276350" cy="712470"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1113" name="image36.png"/>
+                <wp:docPr id="1389" name="image37.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image36.png"/>
+                        <pic:cNvPr id="0" name="image37.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId186"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="1266825" cy="702945"/>
+                          <a:ext cx="1276350" cy="712470"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>1625600</wp:posOffset>
+                  <wp:posOffset>1620838</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>596900</wp:posOffset>
+                  <wp:posOffset>592138</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="466725" cy="306705"/>
+                <wp:extent cx="476250" cy="316230"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1114" name=""/>
+                <wp:docPr id="1390" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:cNvPr id="4" name="Shape 4"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="5117400" y="3631410"/>
                           <a:ext cx="457200" cy="297180"/>
                         </a:xfrm>
                         <a:prstGeom prst="ellipse">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln cap="flat" cmpd="sng" w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                           <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="sm" w="sm" type="none"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                             <w:pPr>
                               <w:spacing w:after="0" w:before="0" w:line="240"/>
                               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
                               <w:jc w:val="left"/>
                               <w:textDirection w:val="btLr"/>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>1625600</wp:posOffset>
+                  <wp:posOffset>1620838</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>596900</wp:posOffset>
+                  <wp:posOffset>592138</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="466725" cy="306705"/>
+                <wp:extent cx="476250" cy="316230"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1114" name="image37.png"/>
+                <wp:docPr id="1390" name="image38.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image37.png"/>
+                        <pic:cNvPr id="0" name="image38.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId187"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="466725" cy="306705"/>
+                          <a:ext cx="476250" cy="316230"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>2044700</wp:posOffset>
+                  <wp:posOffset>2039938</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>584200</wp:posOffset>
+                  <wp:posOffset>579438</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1495425" cy="158115"/>
+                <wp:extent cx="1504950" cy="167640"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1115" name=""/>
+                <wp:docPr id="1391" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm flipH="1">
                           <a:off x="4603050" y="3705705"/>
                           <a:ext cx="1485900" cy="148590"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln cap="flat" cmpd="sng" w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
-                          <a:headEnd len="med" w="med" type="none"/>
+                          <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="med" w="med" type="triangle"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>2044700</wp:posOffset>
+                  <wp:posOffset>2039938</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>584200</wp:posOffset>
+                  <wp:posOffset>579438</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1495425" cy="158115"/>
+                <wp:extent cx="1504950" cy="167640"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1115" name="image41.png"/>
+                <wp:docPr id="1391" name="image39.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image41.png"/>
+                        <pic:cNvPr id="0" name="image39.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId188"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="1495425" cy="158115"/>
+                          <a:ext cx="1504950" cy="167640"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001B8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
@@ -29369,151 +29643,151 @@
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">If check wiring harness is normal, need to replace the lamp board, remove the fixed lamp board of the two screws with a screwdriver, replace the new light board, as shown below:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001BB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="3088640" cy="1379855"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1320" name="image33.jpg"/>
+            <wp:docPr id="1594" name="image26.jpg"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image33.jpg"/>
+                    <pic:cNvPr id="0" name="image26.jpg"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId189"/>
+                    <a:blip r:embed="rId83"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3088640" cy="1379855"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>3302000</wp:posOffset>
+                  <wp:posOffset>3297238</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>88900</wp:posOffset>
+                  <wp:posOffset>84138</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1724025" cy="1099185"/>
+                <wp:extent cx="1733550" cy="1108710"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1116" name=""/>
+                <wp:docPr id="1392" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:cNvPr id="6" name="Shape 6"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="4488750" y="3235170"/>
                           <a:ext cx="1714500" cy="1089660"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln cap="flat" cmpd="sng" w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                           <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="sm" w="sm" type="none"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                             <w:pPr>
                               <w:spacing w:after="0" w:before="0" w:line="240"/>
                               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
                               <w:jc w:val="both"/>
                               <w:textDirection w:val="btLr"/>
                             </w:pPr>
                             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                                 <w:b w:val="0"/>
                                 <w:i w:val="0"/>
                                 <w:smallCaps w:val="0"/>
                                 <w:strike w:val="0"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="21"/>
                                 <w:vertAlign w:val="baseline"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Remove screw fixing the lamp board, unplug the connector and</w:t>
                             </w:r>
                             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                               <w:rPr>
-                                <w:rFonts w:ascii="KaiTi_GB2312" w:cs="KaiTi_GB2312" w:eastAsia="KaiTi_GB2312" w:hAnsi="KaiTi_GB2312"/>
+                                <w:rFonts w:ascii="KaiTi" w:cs="KaiTi" w:eastAsia="KaiTi" w:hAnsi="KaiTi"/>
                                 <w:b w:val="0"/>
                                 <w:i w:val="0"/>
                                 <w:smallCaps w:val="0"/>
                                 <w:strike w:val="0"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="21"/>
                                 <w:vertAlign w:val="baseline"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                                 <w:b w:val="0"/>
                                 <w:i w:val="0"/>
                                 <w:smallCaps w:val="0"/>
                                 <w:strike w:val="0"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="21"/>
                                 <w:vertAlign w:val="baseline"/>
                               </w:rPr>
                               <w:t xml:space="preserve">replace the lamp board</w:t>
                             </w:r>
                           </w:p>
                           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
@@ -29530,408 +29804,411 @@
                                 <w:i w:val="0"/>
                                 <w:smallCaps w:val="0"/>
                                 <w:strike w:val="0"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="21"/>
                                 <w:vertAlign w:val="baseline"/>
                               </w:rPr>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>3302000</wp:posOffset>
+                  <wp:posOffset>3297238</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>88900</wp:posOffset>
+                  <wp:posOffset>84138</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1724025" cy="1099185"/>
+                <wp:extent cx="1733550" cy="1108710"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1116" name="image42.png"/>
+                <wp:docPr id="1392" name="image40.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image42.png"/>
+                        <pic:cNvPr id="0" name="image40.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId190"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="1724025" cy="1099185"/>
+                          <a:ext cx="1733550" cy="1108710"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>2159000</wp:posOffset>
+                  <wp:posOffset>2154238</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>292100</wp:posOffset>
+                  <wp:posOffset>287338</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1152525" cy="298450"/>
+                <wp:extent cx="1162050" cy="307975"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1117" name=""/>
+                <wp:docPr id="1393" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm flipH="1">
                           <a:off x="4774500" y="3635538"/>
                           <a:ext cx="1143000" cy="288925"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln cap="flat" cmpd="sng" w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
-                          <a:headEnd len="med" w="med" type="none"/>
+                          <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="med" w="med" type="triangle"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>2159000</wp:posOffset>
+                  <wp:posOffset>2154238</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>292100</wp:posOffset>
+                  <wp:posOffset>287338</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1152525" cy="298450"/>
+                <wp:extent cx="1162050" cy="307975"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1117" name="image43.png"/>
+                <wp:docPr id="1393" name="image41.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image43.png"/>
+                        <pic:cNvPr id="0" name="image41.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId191"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="1152525" cy="298450"/>
+                          <a:ext cx="1162050" cy="307975"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>825500</wp:posOffset>
+                  <wp:posOffset>820738</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>292100</wp:posOffset>
+                  <wp:posOffset>287338</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="2491105" cy="298450"/>
+                <wp:extent cx="2500630" cy="307975"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1118" name=""/>
+                <wp:docPr id="1394" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm flipH="1">
                           <a:off x="4105210" y="3635538"/>
                           <a:ext cx="2481580" cy="288925"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln cap="flat" cmpd="sng" w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
-                          <a:headEnd len="med" w="med" type="none"/>
+                          <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="med" w="med" type="triangle"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>825500</wp:posOffset>
+                  <wp:posOffset>820738</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>292100</wp:posOffset>
+                  <wp:posOffset>287338</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="2491105" cy="298450"/>
+                <wp:extent cx="2500630" cy="307975"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1118" name="image44.png"/>
+                <wp:docPr id="1394" name="image42.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image44.png"/>
+                        <pic:cNvPr id="0" name="image42.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId192"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="2491105" cy="298450"/>
+                          <a:ext cx="2500630" cy="307975"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001BC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001BD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">2.4 Hand controller function failure, armrest wiring harness connection is bad.</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001BE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
+          <w:id w:val="-82820993"/>
           <w:tag w:val="goog_rdk_19"/>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
               <w:vertAlign w:val="baseline"/>
               <w:rtl w:val="0"/>
             </w:rPr>
             <w:t xml:space="preserve">Maintenance mode：Check if connector plug in place.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001BF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="3088640" cy="1604645"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1321" name="image11.jpg"/>
+            <wp:docPr id="1595" name="image24.jpg"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image11.jpg"/>
+                    <pic:cNvPr id="0" name="image24.jpg"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId97"/>
+                    <a:blip r:embed="rId59"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3088640" cy="1604645"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>3416300</wp:posOffset>
+                  <wp:posOffset>3411538</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>584200</wp:posOffset>
+                  <wp:posOffset>579438</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1724025" cy="702945"/>
+                <wp:extent cx="1733550" cy="712470"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1168" name=""/>
+                <wp:docPr id="1444" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
-                      <wps:cNvPr id="60" name="Shape 60"/>
+                      <wps:cNvPr id="62" name="Shape 62"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="4488750" y="3433290"/>
                           <a:ext cx="1714500" cy="693420"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln cap="flat" cmpd="sng" w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                           <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="sm" w="sm" type="none"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                             <w:pPr>
@@ -29968,334 +30245,338 @@
                                 <w:i w:val="0"/>
                                 <w:smallCaps w:val="0"/>
                                 <w:strike w:val="0"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="21"/>
                                 <w:vertAlign w:val="baseline"/>
                               </w:rPr>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>3416300</wp:posOffset>
+                  <wp:posOffset>3411538</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>584200</wp:posOffset>
+                  <wp:posOffset>579438</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1724025" cy="702945"/>
+                <wp:extent cx="1733550" cy="712470"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1168" name="image107.png"/>
+                <wp:docPr id="1444" name="image107.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="image107.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId193"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="1724025" cy="702945"/>
+                          <a:ext cx="1733550" cy="712470"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>2616200</wp:posOffset>
+                  <wp:posOffset>2611438</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>787400</wp:posOffset>
+                  <wp:posOffset>782638</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="809625" cy="100330"/>
+                <wp:extent cx="819150" cy="109855"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1169" name=""/>
+                <wp:docPr id="1445" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm flipH="1">
                           <a:off x="4945950" y="3734598"/>
                           <a:ext cx="800100" cy="90805"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln cap="flat" cmpd="sng" w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
-                          <a:headEnd len="med" w="med" type="none"/>
+                          <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="med" w="med" type="triangle"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>2616200</wp:posOffset>
+                  <wp:posOffset>2611438</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>787400</wp:posOffset>
+                  <wp:posOffset>782638</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="809625" cy="100330"/>
+                <wp:extent cx="819150" cy="109855"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1169" name="image108.png"/>
+                <wp:docPr id="1445" name="image108.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="image108.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId194"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="809625" cy="100330"/>
+                          <a:ext cx="819150" cy="109855"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001C0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">2.5</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Hand controller function failure, manual control board failure.</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001C1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
+          <w:id w:val="286277962"/>
           <w:tag w:val="goog_rdk_20"/>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
               <w:vertAlign w:val="baseline"/>
               <w:rtl w:val="0"/>
             </w:rPr>
             <w:t xml:space="preserve">Maintenance mode：Replace the manual board.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001C2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">2.5.1 unistall hand control panel</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001C3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="2286000" cy="1569085"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1322" name="image32.jpg"/>
+            <wp:docPr id="1596" name="image28.jpg"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image32.jpg"/>
+                    <pic:cNvPr id="0" name="image28.jpg"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId195"/>
+                    <a:blip r:embed="rId84"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2286000" cy="1569085"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>3187700</wp:posOffset>
+                  <wp:posOffset>3182938</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>381000</wp:posOffset>
+                  <wp:posOffset>376238</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1838325" cy="1396365"/>
+                <wp:extent cx="1847850" cy="1405890"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1170" name=""/>
+                <wp:docPr id="1446" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
-                      <wps:cNvPr id="62" name="Shape 62"/>
+                      <wps:cNvPr id="64" name="Shape 64"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="4431600" y="3086580"/>
                           <a:ext cx="1828800" cy="1386840"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln cap="flat" cmpd="sng" w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                           <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="sm" w="sm" type="none"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                             <w:pPr>
@@ -30332,162 +30613,162 @@
                                 <w:i w:val="0"/>
                                 <w:smallCaps w:val="0"/>
                                 <w:strike w:val="0"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="21"/>
                                 <w:vertAlign w:val="baseline"/>
                               </w:rPr>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>3187700</wp:posOffset>
+                  <wp:posOffset>3182938</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>381000</wp:posOffset>
+                  <wp:posOffset>376238</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1838325" cy="1396365"/>
+                <wp:extent cx="1847850" cy="1405890"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1170" name="image109.png"/>
+                <wp:docPr id="1446" name="image109.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="image109.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId196"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="1838325" cy="1396365"/>
+                          <a:ext cx="1847850" cy="1405890"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>1943100</wp:posOffset>
+                  <wp:posOffset>1930400</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>876300</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="0" cy="25400"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1171" name=""/>
+                <wp:docPr id="1447" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm rot="10800000">
                           <a:off x="4717350" y="3780000"/>
                           <a:ext cx="1257300" cy="0"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln cap="flat" cmpd="sng" w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
-                          <a:headEnd len="med" w="med" type="none"/>
+                          <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="med" w="med" type="triangle"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>1943100</wp:posOffset>
+                  <wp:posOffset>1930400</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>876300</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="0" cy="25400"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1171" name="image118.png"/>
+                <wp:docPr id="1447" name="image110.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image118.png"/>
+                        <pic:cNvPr id="0" name="image110.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId197"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="0" cy="25400"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001C4">
       <w:pPr>
         <w:rPr>
@@ -30499,108 +30780,108 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">2.5.2 Remove screws for fixed hand control</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001C5">
       <w:pPr>
         <w:ind w:firstLine="210"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="1339215" cy="1457325"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1323" name="image18.jpg"/>
+            <wp:docPr id="1597" name="image25.jpg"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image18.jpg"/>
+                    <pic:cNvPr id="0" name="image25.jpg"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId198"/>
+                    <a:blip r:embed="rId85"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1339215" cy="1457325"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>1816100</wp:posOffset>
+                  <wp:posOffset>1811338</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>190500</wp:posOffset>
+                  <wp:posOffset>185738</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1724025" cy="901065"/>
+                <wp:extent cx="1733550" cy="910590"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1162" name=""/>
+                <wp:docPr id="1438" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
-                      <wps:cNvPr id="54" name="Shape 54"/>
+                      <wps:cNvPr id="56" name="Shape 56"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="4488750" y="3334230"/>
                           <a:ext cx="1714500" cy="891540"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln cap="flat" cmpd="sng" w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                           <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="sm" w="sm" type="none"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                             <w:pPr>
@@ -30637,641 +30918,641 @@
                                 <w:i w:val="0"/>
                                 <w:smallCaps w:val="0"/>
                                 <w:strike w:val="0"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="21"/>
                                 <w:vertAlign w:val="baseline"/>
                               </w:rPr>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>1816100</wp:posOffset>
+                  <wp:posOffset>1811338</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>190500</wp:posOffset>
+                  <wp:posOffset>185738</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1724025" cy="901065"/>
+                <wp:extent cx="1733550" cy="910590"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1162" name="image101.png"/>
+                <wp:docPr id="1438" name="image100.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image101.png"/>
+                        <pic:cNvPr id="0" name="image100.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId199"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="1724025" cy="901065"/>
+                          <a:ext cx="1733550" cy="910590"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>774700</wp:posOffset>
+                  <wp:posOffset>769938</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>292100</wp:posOffset>
+                  <wp:posOffset>287338</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1054735" cy="1107440"/>
+                <wp:extent cx="1064260" cy="1116965"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1163" name=""/>
+                <wp:docPr id="1439" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm flipH="1">
                           <a:off x="4823395" y="3231043"/>
                           <a:ext cx="1045210" cy="1097915"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln cap="flat" cmpd="sng" w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
-                          <a:headEnd len="med" w="med" type="none"/>
+                          <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="med" w="med" type="triangle"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>774700</wp:posOffset>
+                  <wp:posOffset>769938</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>292100</wp:posOffset>
+                  <wp:posOffset>287338</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1054735" cy="1107440"/>
+                <wp:extent cx="1064260" cy="1116965"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1163" name="image102.png"/>
+                <wp:docPr id="1439" name="image101.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image102.png"/>
+                        <pic:cNvPr id="0" name="image101.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId200"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="1054735" cy="1107440"/>
+                          <a:ext cx="1064260" cy="1116965"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>368300</wp:posOffset>
+                  <wp:posOffset>363538</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>292100</wp:posOffset>
+                  <wp:posOffset>287338</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1462405" cy="1033145"/>
+                <wp:extent cx="1471930" cy="1042670"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1164" name=""/>
+                <wp:docPr id="1440" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm flipH="1">
                           <a:off x="4619560" y="3268190"/>
                           <a:ext cx="1452880" cy="1023620"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln cap="flat" cmpd="sng" w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
-                          <a:headEnd len="med" w="med" type="none"/>
+                          <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="med" w="med" type="triangle"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>368300</wp:posOffset>
+                  <wp:posOffset>363538</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>292100</wp:posOffset>
+                  <wp:posOffset>287338</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1462405" cy="1033145"/>
+                <wp:extent cx="1471930" cy="1042670"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1164" name="image103.png"/>
+                <wp:docPr id="1440" name="image102.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image103.png"/>
+                        <pic:cNvPr id="0" name="image102.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId201"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="1462405" cy="1033145"/>
+                          <a:ext cx="1471930" cy="1042670"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>876300</wp:posOffset>
+                  <wp:posOffset>871538</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>292100</wp:posOffset>
+                  <wp:posOffset>287338</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="956945" cy="636905"/>
+                <wp:extent cx="966470" cy="646430"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1165" name=""/>
+                <wp:docPr id="1441" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm flipH="1">
                           <a:off x="4872290" y="3466310"/>
                           <a:ext cx="947420" cy="627380"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln cap="flat" cmpd="sng" w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
-                          <a:headEnd len="med" w="med" type="none"/>
+                          <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="med" w="med" type="triangle"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>876300</wp:posOffset>
+                  <wp:posOffset>871538</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>292100</wp:posOffset>
+                  <wp:posOffset>287338</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="956945" cy="636905"/>
+                <wp:extent cx="966470" cy="646430"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1165" name="image104.png"/>
+                <wp:docPr id="1441" name="image103.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image104.png"/>
+                        <pic:cNvPr id="0" name="image103.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId202"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="956945" cy="636905"/>
+                          <a:ext cx="966470" cy="646430"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>444500</wp:posOffset>
+                  <wp:posOffset>439738</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>292100</wp:posOffset>
+                  <wp:posOffset>287338</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1381125" cy="595630"/>
+                <wp:extent cx="1390650" cy="605155"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1166" name=""/>
+                <wp:docPr id="1442" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm flipH="1">
                           <a:off x="4660200" y="3486948"/>
                           <a:ext cx="1371600" cy="586105"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln cap="flat" cmpd="sng" w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
-                          <a:headEnd len="med" w="med" type="none"/>
+                          <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="med" w="med" type="triangle"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>444500</wp:posOffset>
+                  <wp:posOffset>439738</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>292100</wp:posOffset>
+                  <wp:posOffset>287338</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1381125" cy="595630"/>
+                <wp:extent cx="1390650" cy="605155"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1166" name="image105.png"/>
+                <wp:docPr id="1442" name="image104.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image105.png"/>
+                        <pic:cNvPr id="0" name="image104.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId203"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="1381125" cy="595630"/>
+                          <a:ext cx="1390650" cy="605155"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>901700</wp:posOffset>
+                  <wp:posOffset>896938</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>292100</wp:posOffset>
+                  <wp:posOffset>287338</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="923925" cy="199390"/>
+                <wp:extent cx="933450" cy="208915"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1167" name=""/>
+                <wp:docPr id="1443" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm flipH="1">
                           <a:off x="4888800" y="3685068"/>
                           <a:ext cx="914400" cy="189865"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln cap="flat" cmpd="sng" w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
-                          <a:headEnd len="med" w="med" type="none"/>
+                          <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="med" w="med" type="triangle"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>901700</wp:posOffset>
+                  <wp:posOffset>896938</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>292100</wp:posOffset>
+                  <wp:posOffset>287338</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="923925" cy="199390"/>
+                <wp:extent cx="933450" cy="208915"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1167" name="image106.png"/>
+                <wp:docPr id="1443" name="image105.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image106.png"/>
+                        <pic:cNvPr id="0" name="image105.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId204"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="923925" cy="199390"/>
+                          <a:ext cx="933450" cy="208915"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>558800</wp:posOffset>
+                  <wp:posOffset>554038</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>292100</wp:posOffset>
+                  <wp:posOffset>287338</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1266825" cy="100330"/>
+                <wp:extent cx="1276350" cy="109855"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1147" name=""/>
+                <wp:docPr id="1423" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm flipH="1">
                           <a:off x="4717350" y="3734598"/>
                           <a:ext cx="1257300" cy="90805"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln cap="flat" cmpd="sng" w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
-                          <a:headEnd len="med" w="med" type="none"/>
+                          <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="med" w="med" type="triangle"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>558800</wp:posOffset>
+                  <wp:posOffset>554038</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>292100</wp:posOffset>
+                  <wp:posOffset>287338</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1266825" cy="100330"/>
+                <wp:extent cx="1276350" cy="109855"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1147" name="image76.png"/>
+                <wp:docPr id="1423" name="image76.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="image76.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId205"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="1266825" cy="100330"/>
+                          <a:ext cx="1276350" cy="109855"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001C6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
@@ -31292,105 +31573,105 @@
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Replace the manual device</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001C7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="2401570" cy="1288415"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1324" name="image29.png"/>
+            <wp:docPr id="1598" name="image29.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="image29.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId206"/>
+                    <a:blip r:embed="rId86"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2401570" cy="1288415"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>3073400</wp:posOffset>
+                  <wp:posOffset>3068638</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>190500</wp:posOffset>
+                  <wp:posOffset>185738</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1952625" cy="1198245"/>
+                <wp:extent cx="1962150" cy="1207770"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1148" name=""/>
+                <wp:docPr id="1424" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
-                      <wps:cNvPr id="40" name="Shape 40"/>
+                      <wps:cNvPr id="42" name="Shape 42"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="4374450" y="3185640"/>
                           <a:ext cx="1943100" cy="1188720"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln cap="flat" cmpd="sng" w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                           <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="sm" w="sm" type="none"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                             <w:pPr>
@@ -31400,380 +31681,385 @@
                               <w:textDirection w:val="btLr"/>
                             </w:pPr>
                             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                                 <w:b w:val="0"/>
                                 <w:i w:val="0"/>
                                 <w:smallCaps w:val="0"/>
                                 <w:strike w:val="0"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="21"/>
                                 <w:vertAlign w:val="baseline"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Using the small cross screwdriver to remove the screw of the fixed hand controller board (a total of 6), and replace the hand control panel.</w:t>
                             </w:r>
                           </w:p>
                           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                             <w:pPr>
                               <w:spacing w:after="0" w:before="0" w:line="240"/>
                               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
                               <w:jc w:val="both"/>
                               <w:textDirection w:val="btLr"/>
                             </w:pPr>
                             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                               <w:rPr>
-                                <w:rFonts w:ascii="KaiTi_GB2312" w:cs="KaiTi_GB2312" w:eastAsia="KaiTi_GB2312" w:hAnsi="KaiTi_GB2312"/>
+                                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                                 <w:b w:val="0"/>
                                 <w:i w:val="0"/>
                                 <w:smallCaps w:val="0"/>
                                 <w:strike w:val="0"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="21"/>
                                 <w:vertAlign w:val="baseline"/>
                               </w:rPr>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>3073400</wp:posOffset>
+                  <wp:posOffset>3068638</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>190500</wp:posOffset>
+                  <wp:posOffset>185738</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1952625" cy="1198245"/>
+                <wp:extent cx="1962150" cy="1207770"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1148" name="image77.png"/>
+                <wp:docPr id="1424" name="image77.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="image77.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId207"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="1952625" cy="1198245"/>
+                          <a:ext cx="1962150" cy="1207770"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>2222500</wp:posOffset>
+                  <wp:posOffset>2217738</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>304800</wp:posOffset>
+                  <wp:posOffset>300038</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="867410" cy="83820"/>
+                <wp:extent cx="876935" cy="93345"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1149" name=""/>
+                <wp:docPr id="1425" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm rot="10800000">
                           <a:off x="4917058" y="3742853"/>
                           <a:ext cx="857885" cy="74295"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln cap="flat" cmpd="sng" w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
-                          <a:headEnd len="med" w="med" type="none"/>
+                          <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="med" w="med" type="triangle"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>2222500</wp:posOffset>
+                  <wp:posOffset>2217738</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>304800</wp:posOffset>
+                  <wp:posOffset>300038</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="867410" cy="83820"/>
+                <wp:extent cx="876935" cy="93345"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1149" name="image78.png"/>
+                <wp:docPr id="1425" name="image80.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image78.png"/>
+                        <pic:cNvPr id="0" name="image80.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId208"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="867410" cy="83820"/>
+                          <a:ext cx="876935" cy="93345"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001C8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001C9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">3 The shoulder part</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001CA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">3.1 The horn does not ring, connector falling off or power amplifier board is bad.</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001CB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
+          <w:id w:val="-295714477"/>
           <w:tag w:val="goog_rdk_21"/>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
               <w:vertAlign w:val="baseline"/>
               <w:rtl w:val="0"/>
             </w:rPr>
             <w:t xml:space="preserve">Maintenance mode：Check if the connector is off or replace the power amplifier board.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001CC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">3.1.1 Remove horn decoration cover </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001CD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="2398395" cy="1268095"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1334" name="image81.jpg"/>
+            <wp:docPr id="1599" name="image22.jpg"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image81.jpg"/>
+                    <pic:cNvPr id="0" name="image22.jpg"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId209"/>
+                    <a:blip r:embed="rId87"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2398395" cy="1268095"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>2959100</wp:posOffset>
+                  <wp:posOffset>2954338</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>482600</wp:posOffset>
+                  <wp:posOffset>477838</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="2861945" cy="995045"/>
+                <wp:extent cx="2871470" cy="1004570"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1150" name=""/>
+                <wp:docPr id="1426" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
-                      <wps:cNvPr id="42" name="Shape 42"/>
+                      <wps:cNvPr id="44" name="Shape 44"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="3919790" y="3287240"/>
                           <a:ext cx="2852420" cy="985520"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln cap="flat" cmpd="sng" w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                           <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="sm" w="sm" type="none"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                             <w:pPr>
@@ -31810,171 +32096,171 @@
                                 <w:i w:val="0"/>
                                 <w:smallCaps w:val="0"/>
                                 <w:strike w:val="0"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="21"/>
                                 <w:vertAlign w:val="baseline"/>
                               </w:rPr>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>2959100</wp:posOffset>
+                  <wp:posOffset>2954338</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>482600</wp:posOffset>
+                  <wp:posOffset>477838</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="2861945" cy="995045"/>
+                <wp:extent cx="2871470" cy="1004570"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1150" name="image79.png"/>
+                <wp:docPr id="1426" name="image81.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image79.png"/>
+                        <pic:cNvPr id="0" name="image81.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId210"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="2861945" cy="995045"/>
+                          <a:ext cx="2871470" cy="1004570"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>673100</wp:posOffset>
+                  <wp:posOffset>668338</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>584200</wp:posOffset>
+                  <wp:posOffset>579438</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="2181225" cy="504825"/>
+                <wp:extent cx="2190750" cy="514350"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1151" name=""/>
+                <wp:docPr id="1427" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm flipH="1">
                           <a:off x="4260150" y="3532350"/>
                           <a:ext cx="2171700" cy="495300"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln cap="flat" cmpd="sng" w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
-                          <a:headEnd len="med" w="med" type="none"/>
+                          <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="med" w="med" type="triangle"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>673100</wp:posOffset>
+                  <wp:posOffset>668338</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>584200</wp:posOffset>
+                  <wp:posOffset>579438</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="2181225" cy="504825"/>
+                <wp:extent cx="2190750" cy="514350"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1151" name="image80.png"/>
+                <wp:docPr id="1427" name="image82.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image80.png"/>
+                        <pic:cNvPr id="0" name="image82.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId211"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="2181225" cy="504825"/>
+                          <a:ext cx="2190750" cy="514350"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001CE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -31986,491 +32272,491 @@
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001CF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>1181100</wp:posOffset>
+                  <wp:posOffset>1176338</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>685800</wp:posOffset>
+                  <wp:posOffset>681038</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1447165" cy="463550"/>
+                <wp:extent cx="1456690" cy="473075"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1142" name=""/>
+                <wp:docPr id="1418" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm flipH="1">
                           <a:off x="4627180" y="3552988"/>
                           <a:ext cx="1437640" cy="454025"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln cap="flat" cmpd="sng" w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
-                          <a:headEnd len="med" w="med" type="none"/>
+                          <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="med" w="med" type="triangle"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>1181100</wp:posOffset>
+                  <wp:posOffset>1176338</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>685800</wp:posOffset>
+                  <wp:posOffset>681038</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1447165" cy="463550"/>
+                <wp:extent cx="1456690" cy="473075"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1142" name="image71.png"/>
+                <wp:docPr id="1418" name="image70.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image71.png"/>
+                        <pic:cNvPr id="0" name="image70.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId212"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="1447165" cy="463550"/>
+                          <a:ext cx="1456690" cy="473075"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>1701800</wp:posOffset>
+                  <wp:posOffset>1697038</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>431800</wp:posOffset>
+                  <wp:posOffset>427038</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="923925" cy="257175"/>
+                <wp:extent cx="933450" cy="266700"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1143" name=""/>
+                <wp:docPr id="1419" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm rot="10800000">
                           <a:off x="4888800" y="3656175"/>
                           <a:ext cx="914400" cy="247650"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln cap="flat" cmpd="sng" w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
-                          <a:headEnd len="med" w="med" type="none"/>
+                          <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="med" w="med" type="triangle"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>1701800</wp:posOffset>
+                  <wp:posOffset>1697038</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>431800</wp:posOffset>
+                  <wp:posOffset>427038</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="923925" cy="257175"/>
+                <wp:extent cx="933450" cy="266700"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1143" name="image72.png"/>
+                <wp:docPr id="1419" name="image71.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image72.png"/>
+                        <pic:cNvPr id="0" name="image71.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId213"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="923925" cy="257175"/>
+                          <a:ext cx="933450" cy="266700"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>406400</wp:posOffset>
+                  <wp:posOffset>401638</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>685800</wp:posOffset>
+                  <wp:posOffset>681038</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="2108200" cy="356235"/>
+                <wp:extent cx="2117725" cy="365760"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1144" name=""/>
+                <wp:docPr id="1420" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm flipH="1">
                           <a:off x="4296663" y="3606645"/>
                           <a:ext cx="2098675" cy="346710"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln cap="flat" cmpd="sng" w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
-                          <a:headEnd len="med" w="med" type="none"/>
+                          <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="med" w="med" type="triangle"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>406400</wp:posOffset>
+                  <wp:posOffset>401638</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>685800</wp:posOffset>
+                  <wp:posOffset>681038</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="2108200" cy="356235"/>
+                <wp:extent cx="2117725" cy="365760"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1144" name="image73.png"/>
+                <wp:docPr id="1420" name="image72.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image73.png"/>
+                        <pic:cNvPr id="0" name="image72.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId214"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="2108200" cy="356235"/>
+                          <a:ext cx="2117725" cy="365760"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>533400</wp:posOffset>
+                  <wp:posOffset>528638</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>482600</wp:posOffset>
+                  <wp:posOffset>477838</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="2066925" cy="207645"/>
+                <wp:extent cx="2076450" cy="217170"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1145" name=""/>
+                <wp:docPr id="1421" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm rot="10800000">
                           <a:off x="4317300" y="3680940"/>
                           <a:ext cx="2057400" cy="198120"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln cap="flat" cmpd="sng" w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
-                          <a:headEnd len="med" w="med" type="none"/>
+                          <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="med" w="med" type="triangle"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>533400</wp:posOffset>
+                  <wp:posOffset>528638</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>482600</wp:posOffset>
+                  <wp:posOffset>477838</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="2066925" cy="207645"/>
+                <wp:extent cx="2076450" cy="217170"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1145" name="image74.png"/>
+                <wp:docPr id="1421" name="image73.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image74.png"/>
+                        <pic:cNvPr id="0" name="image73.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId215"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="2066925" cy="207645"/>
+                          <a:ext cx="2076450" cy="217170"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001D0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="2622550" cy="1534795"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1335" name="image84.jpg"/>
+            <wp:docPr id="1600" name="image27.jpg"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image84.jpg"/>
+                    <pic:cNvPr id="0" name="image27.jpg"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId216"/>
+                    <a:blip r:embed="rId88"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2622550" cy="1534795"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>2844800</wp:posOffset>
+                  <wp:posOffset>2840038</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>685800</wp:posOffset>
+                  <wp:posOffset>681038</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="3090545" cy="1198245"/>
+                <wp:extent cx="3100070" cy="1207770"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1146" name=""/>
+                <wp:docPr id="1422" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
-                      <wps:cNvPr id="38" name="Shape 38"/>
+                      <wps:cNvPr id="40" name="Shape 40"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="3805490" y="3185640"/>
                           <a:ext cx="3081020" cy="1188720"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln cap="flat" cmpd="sng" w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                           <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="sm" w="sm" type="none"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                             <w:pPr>
@@ -32540,110 +32826,110 @@
                                 <w:i w:val="0"/>
                                 <w:smallCaps w:val="0"/>
                                 <w:strike w:val="0"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="21"/>
                                 <w:vertAlign w:val="baseline"/>
                               </w:rPr>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>2844800</wp:posOffset>
+                  <wp:posOffset>2840038</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>685800</wp:posOffset>
+                  <wp:posOffset>681038</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="3090545" cy="1198245"/>
+                <wp:extent cx="3100070" cy="1207770"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1146" name="image75.png"/>
+                <wp:docPr id="1422" name="image75.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="image75.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId217"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="3090545" cy="1198245"/>
+                          <a:ext cx="3100070" cy="1207770"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>2616200</wp:posOffset>
+                  <wp:posOffset>2611438</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>0</wp:posOffset>
+                  <wp:posOffset>-4761</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="3319145" cy="697865"/>
+                <wp:extent cx="3328670" cy="707390"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1289" name=""/>
+                <wp:docPr id="1565" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
-                      <wps:cNvPr id="196" name="Shape 196"/>
+                      <wps:cNvPr id="206" name="Shape 206"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="3691190" y="3435830"/>
                           <a:ext cx="3309620" cy="688340"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln cap="flat" cmpd="sng" w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                           <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="sm" w="sm" type="none"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                             <w:pPr>
@@ -32680,335 +32966,337 @@
                                 <w:i w:val="0"/>
                                 <w:smallCaps w:val="0"/>
                                 <w:strike w:val="0"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="21"/>
                                 <w:vertAlign w:val="baseline"/>
                               </w:rPr>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>2616200</wp:posOffset>
+                  <wp:posOffset>2611438</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>0</wp:posOffset>
+                  <wp:posOffset>-4761</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="3319145" cy="697865"/>
+                <wp:extent cx="3328670" cy="707390"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1289" name="image261.png"/>
+                <wp:docPr id="1565" name="image264.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image261.png"/>
+                        <pic:cNvPr id="0" name="image264.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId218"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="3319145" cy="697865"/>
+                          <a:ext cx="3328670" cy="707390"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>1701800</wp:posOffset>
+                  <wp:posOffset>1697038</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>533400</wp:posOffset>
+                  <wp:posOffset>528638</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1152525" cy="306705"/>
+                <wp:extent cx="1162050" cy="316230"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1290" name=""/>
+                <wp:docPr id="1566" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm rot="10800000">
                           <a:off x="4774500" y="3631410"/>
                           <a:ext cx="1143000" cy="297180"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln cap="flat" cmpd="sng" w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
-                          <a:headEnd len="med" w="med" type="none"/>
+                          <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="med" w="med" type="triangle"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>1701800</wp:posOffset>
+                  <wp:posOffset>1697038</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>533400</wp:posOffset>
+                  <wp:posOffset>528638</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1152525" cy="306705"/>
+                <wp:extent cx="1162050" cy="316230"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1290" name="image262.png"/>
+                <wp:docPr id="1566" name="image266.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image262.png"/>
+                        <pic:cNvPr id="0" name="image266.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId219"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="1152525" cy="306705"/>
+                          <a:ext cx="1162050" cy="316230"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>444500</wp:posOffset>
+                  <wp:posOffset>439738</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>139700</wp:posOffset>
+                  <wp:posOffset>134938</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="2181225" cy="1297305"/>
+                <wp:extent cx="2190750" cy="1306830"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1291" name=""/>
+                <wp:docPr id="1567" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
-                      <wps:cNvPr id="198" name="Shape 198"/>
+                      <wps:cNvPr id="208" name="Shape 208"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="4260150" y="3136110"/>
                           <a:ext cx="2171700" cy="1287780"/>
                         </a:xfrm>
                         <a:prstGeom prst="ellipse">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln cap="flat" cmpd="sng" w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                           <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="sm" w="sm" type="none"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                             <w:pPr>
                               <w:spacing w:after="0" w:before="0" w:line="240"/>
                               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
                               <w:jc w:val="left"/>
                               <w:textDirection w:val="btLr"/>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>444500</wp:posOffset>
+                  <wp:posOffset>439738</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>139700</wp:posOffset>
+                  <wp:posOffset>134938</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="2181225" cy="1297305"/>
+                <wp:extent cx="2190750" cy="1306830"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1291" name="image263.png"/>
+                <wp:docPr id="1567" name="image267.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image263.png"/>
+                        <pic:cNvPr id="0" name="image267.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId220"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="2181225" cy="1297305"/>
+                          <a:ext cx="2190750" cy="1306830"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001D1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001D2">
       <w:pPr>
         <w:widowControl w:val="1"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001D3">
       <w:pPr>
         <w:widowControl w:val="1"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">3.2 Bluetooth can not be connected, Bluetooth board off or function failure</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001D4">
       <w:pPr>
         <w:widowControl w:val="1"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
@@ -33047,64 +33335,64 @@
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001D6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>2273300</wp:posOffset>
+                  <wp:posOffset>2268538</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>787400</wp:posOffset>
+                  <wp:posOffset>782638</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="2519045" cy="603885"/>
+                <wp:extent cx="2528570" cy="613410"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1292" name=""/>
+                <wp:docPr id="1568" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
-                      <wps:cNvPr id="199" name="Shape 199"/>
+                      <wps:cNvPr id="209" name="Shape 209"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="4091240" y="3482820"/>
                           <a:ext cx="2509520" cy="594360"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln cap="flat" cmpd="sng" w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                           <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="sm" w="sm" type="none"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                             <w:pPr>
@@ -33141,406 +33429,449 @@
                                 <w:i w:val="0"/>
                                 <w:smallCaps w:val="0"/>
                                 <w:strike w:val="0"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="21"/>
                                 <w:vertAlign w:val="baseline"/>
                               </w:rPr>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>2273300</wp:posOffset>
+                  <wp:posOffset>2268538</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>787400</wp:posOffset>
+                  <wp:posOffset>782638</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="2519045" cy="603885"/>
+                <wp:extent cx="2528570" cy="613410"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1292" name="image269.png"/>
+                <wp:docPr id="1568" name="image268.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image269.png"/>
+                        <pic:cNvPr id="0" name="image268.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId221"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="2519045" cy="603885"/>
+                          <a:ext cx="2528570" cy="613410"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>1828800</wp:posOffset>
+                  <wp:posOffset>1816100</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>927100</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="0" cy="25400"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1293" name=""/>
+                <wp:docPr id="1569" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm rot="10800000">
                           <a:off x="5117400" y="3780000"/>
                           <a:ext cx="457200" cy="0"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln cap="flat" cmpd="sng" w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
-                          <a:headEnd len="med" w="med" type="none"/>
+                          <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="med" w="med" type="triangle"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>1828800</wp:posOffset>
+                  <wp:posOffset>1816100</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>927100</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="0" cy="25400"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1293" name="image270.png"/>
+                <wp:docPr id="1569" name="image269.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image270.png"/>
+                        <pic:cNvPr id="0" name="image269.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId222"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="0" cy="25400"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>1</wp:posOffset>
+                  <wp:posOffset>2</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2105025" cy="1504950"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1294" name=""/>
+                <wp:docPr id="1570" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr/>
                       <wpg:grpSpPr>
                         <a:xfrm>
                           <a:off x="4293475" y="3027525"/>
                           <a:ext cx="2105025" cy="1504950"/>
                           <a:chOff x="4293475" y="3027525"/>
                           <a:chExt cx="2105050" cy="1504950"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <wpg:grpSp>
                         <wpg:cNvGrpSpPr/>
                         <wpg:grpSpPr>
                           <a:xfrm>
                             <a:off x="4293488" y="3027525"/>
                             <a:ext cx="2105025" cy="1504950"/>
-                            <a:chOff x="2362" y="2545"/>
-                            <a:chExt cx="2883" cy="2064"/>
+                            <a:chOff x="4293475" y="3027525"/>
+                            <a:chExt cx="2105050" cy="1504950"/>
                           </a:xfrm>
                         </wpg:grpSpPr>
                         <wps:wsp>
                           <wps:cNvSpPr/>
                           <wps:cNvPr id="24" name="Shape 24"/>
                           <wps:spPr>
                             <a:xfrm>
-                              <a:off x="2362" y="2545"/>
-                              <a:ext cx="2875" cy="2050"/>
+                              <a:off x="4293475" y="3027525"/>
+                              <a:ext cx="2105050" cy="1504950"/>
                             </a:xfrm>
                             <a:prstGeom prst="rect">
                               <a:avLst/>
                             </a:prstGeom>
                             <a:noFill/>
                             <a:ln>
                               <a:noFill/>
                             </a:ln>
                           </wps:spPr>
                           <wps:txbx>
                             <w:txbxContent>
                               <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                                 <w:pPr>
                                   <w:spacing w:after="0" w:before="0" w:line="240"/>
                                   <w:ind w:left="0" w:right="0" w:firstLine="0"/>
                                   <w:jc w:val="left"/>
                                   <w:textDirection w:val="btLr"/>
                                 </w:pPr>
                               </w:p>
                             </w:txbxContent>
                           </wps:txbx>
                           <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
                             <a:noAutofit/>
                           </wps:bodyPr>
                         </wps:wsp>
-                        <wps:wsp>
-[...2 lines deleted...]
-                          <wps:spPr>
+                        <wpg:grpSp>
+                          <wpg:cNvGrpSpPr/>
+                          <wpg:grpSpPr>
                             <a:xfrm>
-                              <a:off x="2362" y="2545"/>
-                              <a:ext cx="2883" cy="2064"/>
+                              <a:off x="4293488" y="3027525"/>
+                              <a:ext cx="2105025" cy="1504950"/>
+                              <a:chOff x="2362" y="2545"/>
+                              <a:chExt cx="2883" cy="2064"/>
                             </a:xfrm>
-                            <a:prstGeom prst="rect">
-[...3 lines deleted...]
-                            <a:ln>
+                          </wpg:grpSpPr>
+                          <wps:wsp>
+                            <wps:cNvSpPr/>
+                            <wps:cNvPr id="213" name="Shape 213"/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="2362" y="2545"/>
+                                <a:ext cx="2875" cy="2050"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
                               <a:noFill/>
-                            </a:ln>
-[...38 lines deleted...]
-                            <a:ln>
+                              <a:ln>
+                                <a:noFill/>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:txbx>
+                              <w:txbxContent>
+                                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                                  <w:pPr>
+                                    <w:spacing w:after="0" w:before="0" w:line="240"/>
+                                    <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                    <w:jc w:val="left"/>
+                                    <w:textDirection w:val="btLr"/>
+                                  </w:pPr>
+                                </w:p>
+                              </w:txbxContent>
+                            </wps:txbx>
+                            <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                          <wps:wsp>
+                            <wps:cNvSpPr/>
+                            <wps:cNvPr id="214" name="Shape 214"/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="2362" y="2545"/>
+                                <a:ext cx="2883" cy="2064"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
                               <a:noFill/>
-                            </a:ln>
-[...15 lines deleted...]
-                            <a:ln cap="flat" cmpd="sng" w="38100">
+                              <a:ln>
+                                <a:noFill/>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:txbx>
+                              <w:txbxContent>
+                                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                                  <w:pPr>
+                                    <w:spacing w:after="0" w:before="0" w:line="240"/>
+                                    <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                    <w:jc w:val="left"/>
+                                    <w:textDirection w:val="btLr"/>
+                                  </w:pPr>
+                                </w:p>
+                              </w:txbxContent>
+                            </wps:txbx>
+                            <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                          <pic:pic>
+                            <pic:nvPicPr>
+                              <pic:cNvPr id="215" name="Shape 215"/>
+                              <pic:cNvPicPr preferRelativeResize="0"/>
+                            </pic:nvPicPr>
+                            <pic:blipFill rotWithShape="1">
+                              <a:blip r:embed="rId89">
+                                <a:alphaModFix/>
+                              </a:blip>
+                              <a:srcRect b="0" l="0" r="0" t="0"/>
+                              <a:stretch/>
+                            </pic:blipFill>
+                            <pic:spPr>
+                              <a:xfrm>
+                                <a:off x="2362" y="2545"/>
+                                <a:ext cx="2883" cy="2064"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:noFill/>
+                              <a:ln>
+                                <a:noFill/>
+                              </a:ln>
+                            </pic:spPr>
+                          </pic:pic>
+                          <wps:wsp>
+                            <wps:cNvCnPr/>
+                            <wps:spPr>
+                              <a:xfrm flipH="1">
+                                <a:off x="3836" y="3734"/>
+                                <a:ext cx="444" cy="457"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="straightConnector1">
+                                <a:avLst/>
+                              </a:prstGeom>
                               <a:solidFill>
-                                <a:srgbClr val="000000"/>
+                                <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
-                              <a:prstDash val="solid"/>
-[...46 lines deleted...]
-                        </wps:wsp>
+                              <a:ln cap="flat" cmpd="sng" w="38100">
+                                <a:solidFill>
+                                  <a:srgbClr val="000000"/>
+                                </a:solidFill>
+                                <a:prstDash val="solid"/>
+                                <a:miter lim="800000"/>
+                                <a:headEnd len="sm" w="sm" type="none"/>
+                                <a:tailEnd len="sm" w="sm" type="none"/>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                          <wps:wsp>
+                            <wps:cNvSpPr/>
+                            <wps:cNvPr id="217" name="Shape 217"/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="4084" y="3360"/>
+                                <a:ext cx="783" cy="679"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="ellipse">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:noFill/>
+                              <a:ln cap="flat" cmpd="sng" w="9525">
+                                <a:solidFill>
+                                  <a:srgbClr val="FF0000"/>
+                                </a:solidFill>
+                                <a:prstDash val="solid"/>
+                                <a:miter lim="800000"/>
+                                <a:headEnd len="sm" w="sm" type="none"/>
+                                <a:tailEnd len="sm" w="sm" type="none"/>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:txbx>
+                              <w:txbxContent>
+                                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                                  <w:pPr>
+                                    <w:spacing w:after="0" w:before="0" w:line="240"/>
+                                    <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                    <w:jc w:val="left"/>
+                                    <w:textDirection w:val="btLr"/>
+                                  </w:pPr>
+                                </w:p>
+                              </w:txbxContent>
+                            </wps:txbx>
+                            <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </wpg:grpSp>
                       </wpg:grpSp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>1</wp:posOffset>
+                  <wp:posOffset>2</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2105025" cy="1504950"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1294" name="image271.png"/>
+                <wp:docPr id="1570" name="image270.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image271.png"/>
+                        <pic:cNvPr id="0" name="image270.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId224"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2105025" cy="1504950"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001D7">
       <w:pPr>
         <w:rPr>
@@ -33564,64 +33895,64 @@
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001D8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">·</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>2501900</wp:posOffset>
+                  <wp:posOffset>2497138</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>381000</wp:posOffset>
+                  <wp:posOffset>376238</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="2976245" cy="1000125"/>
+                <wp:extent cx="2985770" cy="1009650"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1285" name=""/>
+                <wp:docPr id="1561" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
-                      <wps:cNvPr id="189" name="Shape 189"/>
+                      <wps:cNvPr id="197" name="Shape 197"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="3862640" y="3284700"/>
                           <a:ext cx="2966720" cy="990600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln cap="flat" cmpd="sng" w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                           <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="sm" w="sm" type="none"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                             <w:pPr>
@@ -33691,306 +34022,307 @@
                                 <w:i w:val="0"/>
                                 <w:smallCaps w:val="0"/>
                                 <w:strike w:val="0"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="21"/>
                                 <w:vertAlign w:val="baseline"/>
                               </w:rPr>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>2501900</wp:posOffset>
+                  <wp:posOffset>2497138</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>381000</wp:posOffset>
+                  <wp:posOffset>376238</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="2976245" cy="1000125"/>
+                <wp:extent cx="2985770" cy="1009650"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1285" name="image257.png"/>
+                <wp:docPr id="1561" name="image258.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image257.png"/>
+                        <pic:cNvPr id="0" name="image258.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId225"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="2976245" cy="1000125"/>
+                          <a:ext cx="2985770" cy="1009650"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>1473200</wp:posOffset>
+                  <wp:posOffset>1468438</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>787400</wp:posOffset>
+                  <wp:posOffset>782638</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1038225" cy="108585"/>
+                <wp:extent cx="1047750" cy="118110"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1286" name=""/>
+                <wp:docPr id="1562" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm flipH="1">
                           <a:off x="4831650" y="3730470"/>
                           <a:ext cx="1028700" cy="99060"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln cap="flat" cmpd="sng" w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
-                          <a:headEnd len="med" w="med" type="none"/>
+                          <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="med" w="med" type="triangle"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>1473200</wp:posOffset>
+                  <wp:posOffset>1468438</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>787400</wp:posOffset>
+                  <wp:posOffset>782638</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1038225" cy="108585"/>
+                <wp:extent cx="1047750" cy="118110"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1286" name="image258.png"/>
+                <wp:docPr id="1562" name="image259.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image258.png"/>
+                        <pic:cNvPr id="0" name="image259.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId226"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="1038225" cy="108585"/>
+                          <a:ext cx="1047750" cy="118110"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>1358900</wp:posOffset>
+                  <wp:posOffset>1354138</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>787400</wp:posOffset>
+                  <wp:posOffset>782638</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1152525" cy="306705"/>
+                <wp:extent cx="1162050" cy="316230"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1287" name=""/>
+                <wp:docPr id="1563" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm flipH="1">
                           <a:off x="4774500" y="3631410"/>
                           <a:ext cx="1143000" cy="297180"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln cap="flat" cmpd="sng" w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
-                          <a:headEnd len="med" w="med" type="none"/>
+                          <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="med" w="med" type="triangle"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>1358900</wp:posOffset>
+                  <wp:posOffset>1354138</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>787400</wp:posOffset>
+                  <wp:posOffset>782638</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1152525" cy="306705"/>
+                <wp:extent cx="1162050" cy="316230"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1287" name="image259.png"/>
+                <wp:docPr id="1563" name="image260.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image259.png"/>
+                        <pic:cNvPr id="0" name="image260.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId227"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="1152525" cy="306705"/>
+                          <a:ext cx="1162050" cy="316230"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001D9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001DA">
       <w:pPr>
         <w:widowControl w:val="1"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">3.3 shoulder air bag is not inflated, the shoulder tube is folding</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001DB">
       <w:pPr>
         <w:widowControl w:val="1"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
@@ -34026,311 +34358,354 @@
         </w:rPr>
         <w:t xml:space="preserve">3.3.1 Remove the shoulder air bag to see if it is fold</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001DD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="1941195" cy="1647190"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1336" name="image85.jpg"/>
+            <wp:docPr id="1613" name="image93.jpg"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image85.jpg"/>
+                    <pic:cNvPr id="0" name="image93.jpg"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId228"/>
+                    <a:blip r:embed="rId90"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1941195" cy="1647190"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3952875</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>533400</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2105025" cy="1504950"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1288" name=""/>
+                <wp:docPr id="1564" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr/>
                       <wpg:grpSpPr>
                         <a:xfrm>
                           <a:off x="4293475" y="3027525"/>
                           <a:ext cx="2105025" cy="1504950"/>
                           <a:chOff x="4293475" y="3027525"/>
                           <a:chExt cx="2105050" cy="1504950"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <wpg:grpSp>
                         <wpg:cNvGrpSpPr/>
                         <wpg:grpSpPr>
                           <a:xfrm>
                             <a:off x="4293488" y="3027525"/>
                             <a:ext cx="2105025" cy="1504950"/>
-                            <a:chOff x="2362" y="2545"/>
-                            <a:chExt cx="2883" cy="2064"/>
+                            <a:chOff x="4293475" y="3027525"/>
+                            <a:chExt cx="2105050" cy="1504950"/>
                           </a:xfrm>
                         </wpg:grpSpPr>
                         <wps:wsp>
                           <wps:cNvSpPr/>
                           <wps:cNvPr id="24" name="Shape 24"/>
                           <wps:spPr>
                             <a:xfrm>
-                              <a:off x="2362" y="2545"/>
-                              <a:ext cx="2875" cy="2050"/>
+                              <a:off x="4293475" y="3027525"/>
+                              <a:ext cx="2105050" cy="1504950"/>
                             </a:xfrm>
                             <a:prstGeom prst="rect">
                               <a:avLst/>
                             </a:prstGeom>
                             <a:noFill/>
                             <a:ln>
                               <a:noFill/>
                             </a:ln>
                           </wps:spPr>
                           <wps:txbx>
                             <w:txbxContent>
                               <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                                 <w:pPr>
                                   <w:spacing w:after="0" w:before="0" w:line="240"/>
                                   <w:ind w:left="0" w:right="0" w:firstLine="0"/>
                                   <w:jc w:val="left"/>
                                   <w:textDirection w:val="btLr"/>
                                 </w:pPr>
                               </w:p>
                             </w:txbxContent>
                           </wps:txbx>
                           <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
                             <a:noAutofit/>
                           </wps:bodyPr>
                         </wps:wsp>
-                        <wps:wsp>
-[...2 lines deleted...]
-                          <wps:spPr>
+                        <wpg:grpSp>
+                          <wpg:cNvGrpSpPr/>
+                          <wpg:grpSpPr>
                             <a:xfrm>
-                              <a:off x="2362" y="2545"/>
-                              <a:ext cx="2883" cy="2064"/>
+                              <a:off x="4293488" y="3027525"/>
+                              <a:ext cx="2105025" cy="1504950"/>
+                              <a:chOff x="2362" y="2545"/>
+                              <a:chExt cx="2883" cy="2064"/>
                             </a:xfrm>
-                            <a:prstGeom prst="rect">
-[...3 lines deleted...]
-                            <a:ln>
+                          </wpg:grpSpPr>
+                          <wps:wsp>
+                            <wps:cNvSpPr/>
+                            <wps:cNvPr id="202" name="Shape 202"/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="2362" y="2545"/>
+                                <a:ext cx="2875" cy="2050"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
                               <a:noFill/>
-                            </a:ln>
-[...38 lines deleted...]
-                            <a:ln>
+                              <a:ln>
+                                <a:noFill/>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:txbx>
+                              <w:txbxContent>
+                                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                                  <w:pPr>
+                                    <w:spacing w:after="0" w:before="0" w:line="240"/>
+                                    <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                    <w:jc w:val="left"/>
+                                    <w:textDirection w:val="btLr"/>
+                                  </w:pPr>
+                                </w:p>
+                              </w:txbxContent>
+                            </wps:txbx>
+                            <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                          <wps:wsp>
+                            <wps:cNvSpPr/>
+                            <wps:cNvPr id="203" name="Shape 203"/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="2362" y="2545"/>
+                                <a:ext cx="2883" cy="2064"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
                               <a:noFill/>
-                            </a:ln>
-[...15 lines deleted...]
-                            <a:ln cap="flat" cmpd="sng" w="38100">
+                              <a:ln>
+                                <a:noFill/>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:txbx>
+                              <w:txbxContent>
+                                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                                  <w:pPr>
+                                    <w:spacing w:after="0" w:before="0" w:line="240"/>
+                                    <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                    <w:jc w:val="left"/>
+                                    <w:textDirection w:val="btLr"/>
+                                  </w:pPr>
+                                </w:p>
+                              </w:txbxContent>
+                            </wps:txbx>
+                            <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                          <pic:pic>
+                            <pic:nvPicPr>
+                              <pic:cNvPr id="204" name="Shape 204"/>
+                              <pic:cNvPicPr preferRelativeResize="0"/>
+                            </pic:nvPicPr>
+                            <pic:blipFill rotWithShape="1">
+                              <a:blip r:embed="rId89">
+                                <a:alphaModFix/>
+                              </a:blip>
+                              <a:srcRect b="0" l="0" r="0" t="0"/>
+                              <a:stretch/>
+                            </pic:blipFill>
+                            <pic:spPr>
+                              <a:xfrm>
+                                <a:off x="2362" y="2545"/>
+                                <a:ext cx="2883" cy="2064"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:noFill/>
+                              <a:ln>
+                                <a:noFill/>
+                              </a:ln>
+                            </pic:spPr>
+                          </pic:pic>
+                          <wps:wsp>
+                            <wps:cNvCnPr/>
+                            <wps:spPr>
+                              <a:xfrm flipH="1">
+                                <a:off x="3836" y="3734"/>
+                                <a:ext cx="444" cy="457"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="straightConnector1">
+                                <a:avLst/>
+                              </a:prstGeom>
                               <a:solidFill>
-                                <a:srgbClr val="000000"/>
+                                <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
-                              <a:prstDash val="solid"/>
-[...8 lines deleted...]
-                        </wps:wsp>
+                              <a:ln cap="flat" cmpd="sng" w="38100">
+                                <a:solidFill>
+                                  <a:srgbClr val="000000"/>
+                                </a:solidFill>
+                                <a:prstDash val="solid"/>
+                                <a:miter lim="800000"/>
+                                <a:headEnd len="sm" w="sm" type="none"/>
+                                <a:tailEnd len="sm" w="sm" type="none"/>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </wpg:grpSp>
                       </wpg:grpSp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3952875</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>533400</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2105025" cy="1504950"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1288" name="image260.png"/>
+                <wp:docPr id="1564" name="image263.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image260.png"/>
+                        <pic:cNvPr id="0" name="image263.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId229"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2105025" cy="1504950"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>2387600</wp:posOffset>
+                  <wp:posOffset>2382838</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>533400</wp:posOffset>
+                  <wp:posOffset>528638</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1947545" cy="846455"/>
+                <wp:extent cx="1957070" cy="855980"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1278" name=""/>
+                <wp:docPr id="1554" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
-                      <wps:cNvPr id="182" name="Shape 182"/>
+                      <wps:cNvPr id="190" name="Shape 190"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="4376990" y="3361535"/>
                           <a:ext cx="1938020" cy="836930"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln cap="flat" cmpd="sng" w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                           <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="sm" w="sm" type="none"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                             <w:pPr>
@@ -34367,255 +34742,255 @@
                                 <w:i w:val="0"/>
                                 <w:smallCaps w:val="0"/>
                                 <w:strike w:val="0"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="21"/>
                                 <w:vertAlign w:val="baseline"/>
                               </w:rPr>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>2387600</wp:posOffset>
+                  <wp:posOffset>2382838</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>533400</wp:posOffset>
+                  <wp:posOffset>528638</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1947545" cy="846455"/>
+                <wp:extent cx="1957070" cy="855980"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1278" name="image250.png"/>
+                <wp:docPr id="1554" name="image251.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image250.png"/>
+                        <pic:cNvPr id="0" name="image251.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId230"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="1947545" cy="846455"/>
+                          <a:ext cx="1957070" cy="855980"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>1587500</wp:posOffset>
+                  <wp:posOffset>1582738</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>685800</wp:posOffset>
+                  <wp:posOffset>681038</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="809625" cy="108585"/>
+                <wp:extent cx="819150" cy="118110"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1279" name=""/>
+                <wp:docPr id="1555" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm flipH="1">
                           <a:off x="4945950" y="3730470"/>
                           <a:ext cx="800100" cy="99060"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln cap="flat" cmpd="sng" w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
-                          <a:headEnd len="med" w="med" type="none"/>
+                          <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="med" w="med" type="triangle"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>1587500</wp:posOffset>
+                  <wp:posOffset>1582738</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>685800</wp:posOffset>
+                  <wp:posOffset>681038</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="809625" cy="108585"/>
+                <wp:extent cx="819150" cy="118110"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1279" name="image251.png"/>
+                <wp:docPr id="1555" name="image252.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image251.png"/>
+                        <pic:cNvPr id="0" name="image252.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId231"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="809625" cy="108585"/>
+                          <a:ext cx="819150" cy="118110"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001DE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="2286000" cy="1318895"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1337" name="image86.jpg"/>
+            <wp:docPr id="1614" name="image92.jpg"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image86.jpg"/>
+                    <pic:cNvPr id="0" name="image92.jpg"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId232"/>
+                    <a:blip r:embed="rId91"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2286000" cy="1318895"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>2616200</wp:posOffset>
+                  <wp:posOffset>2611438</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>584200</wp:posOffset>
+                  <wp:posOffset>579438</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="3090545" cy="702945"/>
+                <wp:extent cx="3100070" cy="712470"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1280" name=""/>
+                <wp:docPr id="1556" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
-                      <wps:cNvPr id="184" name="Shape 184"/>
+                      <wps:cNvPr id="192" name="Shape 192"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="3805490" y="3433290"/>
                           <a:ext cx="3081020" cy="693420"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln cap="flat" cmpd="sng" w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                           <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="sm" w="sm" type="none"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                             <w:pPr>
@@ -34652,162 +35027,162 @@
                                 <w:i w:val="0"/>
                                 <w:smallCaps w:val="0"/>
                                 <w:strike w:val="0"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="21"/>
                                 <w:vertAlign w:val="baseline"/>
                               </w:rPr>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>2616200</wp:posOffset>
+                  <wp:posOffset>2611438</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>584200</wp:posOffset>
+                  <wp:posOffset>579438</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="3090545" cy="702945"/>
+                <wp:extent cx="3100070" cy="712470"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1280" name="image252.png"/>
+                <wp:docPr id="1556" name="image253.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image252.png"/>
+                        <pic:cNvPr id="0" name="image253.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId233"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="3090545" cy="702945"/>
+                          <a:ext cx="3100070" cy="712470"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>1143000</wp:posOffset>
+                  <wp:posOffset>1130300</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>673100</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="0" cy="25400"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1281" name=""/>
+                <wp:docPr id="1557" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm rot="10800000">
                           <a:off x="4603050" y="3780000"/>
                           <a:ext cx="1485900" cy="0"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln cap="flat" cmpd="sng" w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
-                          <a:headEnd len="med" w="med" type="none"/>
+                          <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="med" w="med" type="triangle"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>1143000</wp:posOffset>
+                  <wp:posOffset>1130300</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>673100</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="0" cy="25400"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1281" name="image253.png"/>
+                <wp:docPr id="1557" name="image254.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image253.png"/>
+                        <pic:cNvPr id="0" name="image254.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId234"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="0" cy="25400"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001DF">
       <w:pPr>
         <w:rPr>
@@ -34827,50 +35202,51 @@
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001E1">
       <w:pPr>
         <w:widowControl w:val="1"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">3.4 shoulder air bag is not inflated, the shoulder solenoid valve function failure</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001E2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -34903,105 +35279,105 @@
         </w:rPr>
         <w:t xml:space="preserve">After removing the converter frame according to 2.2.1-2.2.6, remove the shoulder solenoid valve and replace it</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001E4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="1561465" cy="1587500"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1338" name="image89.jpg"/>
+            <wp:docPr id="1615" name="image91.jpg"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image89.jpg"/>
+                    <pic:cNvPr id="0" name="image91.jpg"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId235"/>
+                    <a:blip r:embed="rId92"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1561465" cy="1587500"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>2159000</wp:posOffset>
+                  <wp:posOffset>2154238</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>584200</wp:posOffset>
+                  <wp:posOffset>579438</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="2519045" cy="802005"/>
+                <wp:extent cx="2528570" cy="811530"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1282" name=""/>
+                <wp:docPr id="1558" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
-                      <wps:cNvPr id="186" name="Shape 186"/>
+                      <wps:cNvPr id="194" name="Shape 194"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="4091240" y="3383760"/>
                           <a:ext cx="2509520" cy="792480"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln cap="flat" cmpd="sng" w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                           <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="sm" w="sm" type="none"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                             <w:pPr>
@@ -35038,171 +35414,171 @@
                                 <w:i w:val="0"/>
                                 <w:smallCaps w:val="0"/>
                                 <w:strike w:val="0"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="21"/>
                                 <w:vertAlign w:val="baseline"/>
                               </w:rPr>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>2159000</wp:posOffset>
+                  <wp:posOffset>2154238</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>584200</wp:posOffset>
+                  <wp:posOffset>579438</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="2519045" cy="802005"/>
+                <wp:extent cx="2528570" cy="811530"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1282" name="image254.png"/>
+                <wp:docPr id="1558" name="image255.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image254.png"/>
+                        <pic:cNvPr id="0" name="image255.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId236"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="2519045" cy="802005"/>
+                          <a:ext cx="2528570" cy="811530"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>1308100</wp:posOffset>
+                  <wp:posOffset>1303338</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>647700</wp:posOffset>
+                  <wp:posOffset>642938</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="867410" cy="141605"/>
+                <wp:extent cx="876935" cy="151130"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1283" name=""/>
+                <wp:docPr id="1559" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm rot="10800000">
                           <a:off x="4917058" y="3713960"/>
                           <a:ext cx="857885" cy="132080"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln cap="flat" cmpd="sng" w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
-                          <a:headEnd len="med" w="med" type="none"/>
+                          <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="med" w="med" type="triangle"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>1308100</wp:posOffset>
+                  <wp:posOffset>1303338</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>647700</wp:posOffset>
+                  <wp:posOffset>642938</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="867410" cy="141605"/>
+                <wp:extent cx="876935" cy="151130"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1283" name="image255.png"/>
+                <wp:docPr id="1559" name="image256.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image255.png"/>
+                        <pic:cNvPr id="0" name="image256.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId237"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="867410" cy="141605"/>
+                          <a:ext cx="876935" cy="151130"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001E5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
@@ -35226,50 +35602,51 @@
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001E8">
       <w:pPr>
         <w:widowControl w:val="1"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">3.5 shoulder LED lights do not shine, the shoulder light board bad</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001E9">
       <w:pPr>
         <w:widowControl w:val="1"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
@@ -35334,105 +35711,105 @@
         <w:t xml:space="preserve">Remove the shoulder airbag as described in section 3.3.1, and remove the airbag mounting plate as shown below.</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001EC">
       <w:pPr>
         <w:ind w:firstLine="435"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="1405890" cy="1991360"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1339" name="image91.jpg"/>
+            <wp:docPr id="1616" name="image94.jpg"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image91.jpg"/>
+                    <pic:cNvPr id="0" name="image94.jpg"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId238"/>
+                    <a:blip r:embed="rId93"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1405890" cy="1991360"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>2044700</wp:posOffset>
+                  <wp:posOffset>2039938</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>787400</wp:posOffset>
+                  <wp:posOffset>782638</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="2633345" cy="1094105"/>
+                <wp:extent cx="2642870" cy="1103630"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1284" name=""/>
+                <wp:docPr id="1560" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
-                      <wps:cNvPr id="188" name="Shape 188"/>
+                      <wps:cNvPr id="196" name="Shape 196"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="4034090" y="3237710"/>
                           <a:ext cx="2623820" cy="1084580"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln cap="flat" cmpd="sng" w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                           <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="sm" w="sm" type="none"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                             <w:pPr>
@@ -35469,453 +35846,453 @@
                                 <w:i w:val="0"/>
                                 <w:smallCaps w:val="0"/>
                                 <w:strike w:val="0"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="21"/>
                                 <w:vertAlign w:val="baseline"/>
                               </w:rPr>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>2044700</wp:posOffset>
+                  <wp:posOffset>2039938</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>787400</wp:posOffset>
+                  <wp:posOffset>782638</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="2633345" cy="1094105"/>
+                <wp:extent cx="2642870" cy="1103630"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1284" name="image256.png"/>
+                <wp:docPr id="1560" name="image257.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image256.png"/>
+                        <pic:cNvPr id="0" name="image257.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId239"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="2633345" cy="1094105"/>
+                          <a:ext cx="2642870" cy="1103630"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>1244600</wp:posOffset>
+                  <wp:posOffset>1239838</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>977900</wp:posOffset>
+                  <wp:posOffset>973138</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="809625" cy="802005"/>
+                <wp:extent cx="819150" cy="811530"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1275" name=""/>
+                <wp:docPr id="1551" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm flipH="1">
                           <a:off x="4945950" y="3383760"/>
                           <a:ext cx="800100" cy="792480"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln cap="flat" cmpd="sng" w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
-                          <a:headEnd len="med" w="med" type="none"/>
+                          <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="med" w="med" type="triangle"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>1244600</wp:posOffset>
+                  <wp:posOffset>1239838</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>977900</wp:posOffset>
+                  <wp:posOffset>973138</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="809625" cy="802005"/>
+                <wp:extent cx="819150" cy="811530"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1275" name="image247.png"/>
+                <wp:docPr id="1551" name="image248.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image247.png"/>
+                        <pic:cNvPr id="0" name="image248.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId240"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="809625" cy="802005"/>
+                          <a:ext cx="819150" cy="811530"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>1358900</wp:posOffset>
+                  <wp:posOffset>1354138</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>977900</wp:posOffset>
+                  <wp:posOffset>973138</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="695325" cy="405765"/>
+                <wp:extent cx="704850" cy="415290"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1276" name=""/>
+                <wp:docPr id="1552" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm flipH="1">
                           <a:off x="5003100" y="3581880"/>
                           <a:ext cx="685800" cy="396240"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln cap="flat" cmpd="sng" w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
-                          <a:headEnd len="med" w="med" type="none"/>
+                          <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="med" w="med" type="triangle"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>1358900</wp:posOffset>
+                  <wp:posOffset>1354138</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>977900</wp:posOffset>
+                  <wp:posOffset>973138</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="695325" cy="405765"/>
+                <wp:extent cx="704850" cy="415290"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1276" name="image248.png"/>
+                <wp:docPr id="1552" name="image249.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image248.png"/>
+                        <pic:cNvPr id="0" name="image249.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId241"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="695325" cy="405765"/>
+                          <a:ext cx="704850" cy="415290"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>673100</wp:posOffset>
+                  <wp:posOffset>668338</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>977900</wp:posOffset>
+                  <wp:posOffset>973138</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1381125" cy="603885"/>
+                <wp:extent cx="1390650" cy="613410"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1277" name=""/>
+                <wp:docPr id="1553" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm flipH="1">
                           <a:off x="4660200" y="3482820"/>
                           <a:ext cx="1371600" cy="594360"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln cap="flat" cmpd="sng" w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
-                          <a:headEnd len="med" w="med" type="none"/>
+                          <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="med" w="med" type="triangle"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>673100</wp:posOffset>
+                  <wp:posOffset>668338</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>977900</wp:posOffset>
+                  <wp:posOffset>973138</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1381125" cy="603885"/>
+                <wp:extent cx="1390650" cy="613410"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1277" name="image249.png"/>
+                <wp:docPr id="1553" name="image250.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image249.png"/>
+                        <pic:cNvPr id="0" name="image250.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId242"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="1381125" cy="603885"/>
+                          <a:ext cx="1390650" cy="613410"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>546100</wp:posOffset>
+                  <wp:posOffset>541338</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>825500</wp:posOffset>
+                  <wp:posOffset>820738</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1511935" cy="158115"/>
+                <wp:extent cx="1521460" cy="167640"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1307" name=""/>
+                <wp:docPr id="1583" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm rot="10800000">
                           <a:off x="4594795" y="3705705"/>
                           <a:ext cx="1502410" cy="148590"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln cap="flat" cmpd="sng" w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
-                          <a:headEnd len="med" w="med" type="none"/>
+                          <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="med" w="med" type="triangle"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>546100</wp:posOffset>
+                  <wp:posOffset>541338</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>825500</wp:posOffset>
+                  <wp:posOffset>820738</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1511935" cy="158115"/>
+                <wp:extent cx="1521460" cy="167640"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1307" name="image290.png"/>
+                <wp:docPr id="1583" name="image292.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image290.png"/>
+                        <pic:cNvPr id="0" name="image292.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId243"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="1511935" cy="158115"/>
+                          <a:ext cx="1521460" cy="167640"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001ED">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -35924,138 +36301,138 @@
         </w:rPr>
         <w:t xml:space="preserve">3.5.2 Replace the shoulder LED panel</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001EE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="1674495" cy="1922780"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1340" name="image90.jpg"/>
+            <wp:docPr id="1617" name="image97.jpg"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image90.jpg"/>
+                    <pic:cNvPr id="0" name="image97.jpg"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId244"/>
+                    <a:blip r:embed="rId94"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1674495" cy="1922780"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>2159000</wp:posOffset>
+                  <wp:posOffset>2154238</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>685800</wp:posOffset>
+                  <wp:posOffset>681038</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="3090545" cy="802005"/>
+                <wp:extent cx="3100070" cy="811530"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1308" name=""/>
+                <wp:docPr id="1584" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
-                      <wps:cNvPr id="219" name="Shape 219"/>
+                      <wps:cNvPr id="231" name="Shape 231"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="3805490" y="3383760"/>
                           <a:ext cx="3081020" cy="792480"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln cap="flat" cmpd="sng" w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                           <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="sm" w="sm" type="none"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                             <w:pPr>
                               <w:spacing w:after="0" w:before="0" w:line="240"/>
                               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
                               <w:jc w:val="both"/>
                               <w:textDirection w:val="btLr"/>
                             </w:pPr>
                             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                               <w:rPr>
-                                <w:rFonts w:ascii="KaiTi_GB2312" w:cs="KaiTi_GB2312" w:eastAsia="KaiTi_GB2312" w:hAnsi="KaiTi_GB2312"/>
+                                <w:rFonts w:ascii="KaiTi" w:cs="KaiTi" w:eastAsia="KaiTi" w:hAnsi="KaiTi"/>
                                 <w:b w:val="0"/>
                                 <w:i w:val="0"/>
                                 <w:smallCaps w:val="0"/>
                                 <w:strike w:val="0"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="21"/>
                                 <w:vertAlign w:val="baseline"/>
                               </w:rPr>
                               <w:t xml:space="preserve">C</w:t>
                             </w:r>
                             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                                 <w:b w:val="0"/>
                                 <w:i w:val="0"/>
                                 <w:smallCaps w:val="0"/>
                                 <w:strike w:val="0"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="21"/>
                                 <w:vertAlign w:val="baseline"/>
                               </w:rPr>
                               <w:t xml:space="preserve">ut the stitches with a paper knife or scissors to expose the screws that secure the LED board</w:t>
                             </w:r>
                           </w:p>
                           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
@@ -36072,255 +36449,255 @@
                                 <w:i w:val="0"/>
                                 <w:smallCaps w:val="0"/>
                                 <w:strike w:val="0"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="21"/>
                                 <w:vertAlign w:val="baseline"/>
                               </w:rPr>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>2159000</wp:posOffset>
+                  <wp:posOffset>2154238</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>685800</wp:posOffset>
+                  <wp:posOffset>681038</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="3090545" cy="802005"/>
+                <wp:extent cx="3100070" cy="811530"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1308" name="image291.png"/>
+                <wp:docPr id="1584" name="image293.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image291.png"/>
+                        <pic:cNvPr id="0" name="image293.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId245"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="3090545" cy="802005"/>
+                          <a:ext cx="3100070" cy="811530"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>787400</wp:posOffset>
+                  <wp:posOffset>782638</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>977900</wp:posOffset>
+                  <wp:posOffset>973138</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1381125" cy="108585"/>
+                <wp:extent cx="1390650" cy="118110"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1309" name=""/>
+                <wp:docPr id="1585" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm rot="10800000">
                           <a:off x="4660200" y="3730470"/>
                           <a:ext cx="1371600" cy="99060"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln cap="flat" cmpd="sng" w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
-                          <a:headEnd len="med" w="med" type="none"/>
+                          <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="med" w="med" type="triangle"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>787400</wp:posOffset>
+                  <wp:posOffset>782638</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>977900</wp:posOffset>
+                  <wp:posOffset>973138</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1381125" cy="108585"/>
+                <wp:extent cx="1390650" cy="118110"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1309" name="image293.png"/>
+                <wp:docPr id="1585" name="image294.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image293.png"/>
+                        <pic:cNvPr id="0" name="image294.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId246"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="1381125" cy="108585"/>
+                          <a:ext cx="1390650" cy="118110"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001EF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="1717040" cy="2518410"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1341" name="image92.jpg"/>
+            <wp:docPr id="1618" name="image98.jpg"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image92.jpg"/>
+                    <pic:cNvPr id="0" name="image98.jpg"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId247"/>
+                    <a:blip r:embed="rId95"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1717040" cy="2518410"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>2273300</wp:posOffset>
+                  <wp:posOffset>2268538</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>685800</wp:posOffset>
+                  <wp:posOffset>681038</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="2976245" cy="1292225"/>
+                <wp:extent cx="2985770" cy="1301750"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1310" name=""/>
+                <wp:docPr id="1586" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
-                      <wps:cNvPr id="221" name="Shape 221"/>
+                      <wps:cNvPr id="233" name="Shape 233"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="3862640" y="3138650"/>
                           <a:ext cx="2966720" cy="1282700"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln cap="flat" cmpd="sng" w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                           <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="sm" w="sm" type="none"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                             <w:pPr>
@@ -36357,462 +36734,468 @@
                                 <w:i w:val="0"/>
                                 <w:smallCaps w:val="0"/>
                                 <w:strike w:val="0"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="21"/>
                                 <w:vertAlign w:val="baseline"/>
                               </w:rPr>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>2273300</wp:posOffset>
+                  <wp:posOffset>2268538</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>685800</wp:posOffset>
+                  <wp:posOffset>681038</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="2976245" cy="1292225"/>
+                <wp:extent cx="2985770" cy="1301750"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1310" name="image294.png"/>
+                <wp:docPr id="1586" name="image295.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image294.png"/>
+                        <pic:cNvPr id="0" name="image295.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId248"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="2976245" cy="1292225"/>
+                          <a:ext cx="2985770" cy="1301750"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>762000</wp:posOffset>
+                  <wp:posOffset>757238</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>977900</wp:posOffset>
+                  <wp:posOffset>973138</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1405890" cy="942340"/>
+                <wp:extent cx="1415415" cy="951865"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1311" name=""/>
+                <wp:docPr id="1587" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm flipH="1">
                           <a:off x="4647818" y="3313593"/>
                           <a:ext cx="1396365" cy="932815"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln cap="flat" cmpd="sng" w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
-                          <a:headEnd len="med" w="med" type="none"/>
+                          <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="med" w="med" type="triangle"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>762000</wp:posOffset>
+                  <wp:posOffset>757238</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>977900</wp:posOffset>
+                  <wp:posOffset>973138</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1405890" cy="942340"/>
+                <wp:extent cx="1415415" cy="951865"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1311" name="image295.png"/>
+                <wp:docPr id="1587" name="image296.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image295.png"/>
+                        <pic:cNvPr id="0" name="image296.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId249"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="1405890" cy="942340"/>
+                          <a:ext cx="1415415" cy="951865"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>774700</wp:posOffset>
+                  <wp:posOffset>769938</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>939800</wp:posOffset>
+                  <wp:posOffset>935038</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1495425" cy="603885"/>
+                <wp:extent cx="1504950" cy="613410"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1312" name=""/>
+                <wp:docPr id="1588" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm flipH="1">
                           <a:off x="4603050" y="3482820"/>
                           <a:ext cx="1485900" cy="594360"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln cap="flat" cmpd="sng" w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
-                          <a:headEnd len="med" w="med" type="none"/>
+                          <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="med" w="med" type="triangle"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>774700</wp:posOffset>
+                  <wp:posOffset>769938</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>939800</wp:posOffset>
+                  <wp:posOffset>935038</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1495425" cy="603885"/>
+                <wp:extent cx="1504950" cy="613410"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1312" name="image296.png"/>
+                <wp:docPr id="1588" name="image297.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image296.png"/>
+                        <pic:cNvPr id="0" name="image297.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId250"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="1495425" cy="603885"/>
+                          <a:ext cx="1504950" cy="613410"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001F0">
       <w:pPr>
         <w:widowControl w:val="1"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">4.</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Leg part</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001F1">
       <w:pPr>
         <w:widowControl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001F2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">4.1 foot massage roller bad, replace the foot massage roller assembly:</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001F3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>3543300</wp:posOffset>
+                  <wp:posOffset>3538538</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>88900</wp:posOffset>
+                  <wp:posOffset>84138</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="343535" cy="371475"/>
+                <wp:extent cx="353060" cy="381000"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1313" name=""/>
+                <wp:docPr id="1589" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm rot="10800000">
                           <a:off x="5178995" y="3599025"/>
                           <a:ext cx="334010" cy="361950"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln cap="flat" cmpd="sng" w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
-                          <a:headEnd len="med" w="med" type="none"/>
-                          <a:tailEnd len="med" w="med" type="none"/>
+                          <a:headEnd len="sm" w="sm" type="none"/>
+                          <a:tailEnd len="sm" w="sm" type="none"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>3543300</wp:posOffset>
+                  <wp:posOffset>3538538</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>88900</wp:posOffset>
+                  <wp:posOffset>84138</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="343535" cy="371475"/>
+                <wp:extent cx="353060" cy="381000"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1313" name="image297.png"/>
+                <wp:docPr id="1589" name="image298.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image297.png"/>
+                        <pic:cNvPr id="0" name="image298.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId251"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="343535" cy="371475"/>
+                          <a:ext cx="353060" cy="381000"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="bookmark=id.2et92p0" w:id="4"/>
     <w:bookmarkEnd w:id="4"/>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001F4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
@@ -36821,160 +37204,160 @@
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001F5">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">4.1.1 Disassemble Legrest assembly:                                      </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>4737100</wp:posOffset>
+                  <wp:posOffset>4730750</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>266700</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="0" cy="209550"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1314" name=""/>
+                <wp:docPr id="1590" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="5346000" y="3675225"/>
                           <a:ext cx="0" cy="209550"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln cap="flat" cmpd="sng" w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
-                          <a:headEnd len="med" w="med" type="none"/>
-                          <a:tailEnd len="med" w="med" type="none"/>
+                          <a:headEnd len="sm" w="sm" type="none"/>
+                          <a:tailEnd len="sm" w="sm" type="none"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>4737100</wp:posOffset>
+                  <wp:posOffset>4730750</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>266700</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="0" cy="209550"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1314" name="image298.png"/>
+                <wp:docPr id="1590" name="image299.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image298.png"/>
+                        <pic:cNvPr id="0" name="image299.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId252"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="0" cy="209550"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:drawing>
           <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>3978909</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>-235583</wp:posOffset>
+              <wp:posOffset>-235582</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1386840" cy="1181735"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:wrapNone/>
-            <wp:docPr id="1354" name="image137.jpg"/>
+            <wp:docPr id="1630" name="image151.jpg"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image137.jpg"/>
+                    <pic:cNvPr id="0" name="image151.jpg"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId253"/>
+                    <a:blip r:embed="rId96"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1386840" cy="1181735"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001F6">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="315" w:hanging="315"/>
         <w:jc w:val="left"/>
@@ -37017,84 +37400,85 @@
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Use a Phillips screwdriver to remove the Legrest assembly and seat connections screw (left and right side of each one), turn the spindle plate upward, you can unload legrest assembly.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001F9">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="315" w:hanging="315"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
+          <w:id w:val="466466690"/>
           <w:tag w:val="goog_rdk_22"/>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
               <w:vertAlign w:val="baseline"/>
               <w:rtl w:val="0"/>
             </w:rPr>
             <w:t xml:space="preserve">4.1.1.2；unplug the legrest harness and air pipe from the whole machine;</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>3797300</wp:posOffset>
+                  <wp:posOffset>3792538</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>546100</wp:posOffset>
+                  <wp:posOffset>541338</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="691515" cy="340995"/>
+                <wp:extent cx="701040" cy="350520"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1305" name=""/>
+                <wp:docPr id="1581" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
-                      <wps:cNvPr id="216" name="Shape 216"/>
+                      <wps:cNvPr id="228" name="Shape 228"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="5005005" y="3614265"/>
                           <a:ext cx="681990" cy="331470"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln cap="flat" cmpd="sng" w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                           <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="sm" w="sm" type="none"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                             <w:pPr>
@@ -37131,335 +37515,335 @@
                                 <w:i w:val="0"/>
                                 <w:smallCaps w:val="0"/>
                                 <w:strike w:val="0"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="21"/>
                                 <w:vertAlign w:val="baseline"/>
                               </w:rPr>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>3797300</wp:posOffset>
+                  <wp:posOffset>3792538</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>546100</wp:posOffset>
+                  <wp:posOffset>541338</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="691515" cy="340995"/>
+                <wp:extent cx="701040" cy="350520"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1305" name="image287.png"/>
+                <wp:docPr id="1581" name="image287.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="image287.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId254"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="691515" cy="340995"/>
+                          <a:ext cx="701040" cy="350520"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:drawing>
           <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>4493260</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>60325</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1205865" cy="931545"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:wrapSquare wrapText="bothSides" distB="0" distT="0" distL="114300" distR="114300"/>
-            <wp:docPr id="1353" name="image136.jpg"/>
+            <wp:docPr id="1629" name="image154.jpg"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image136.jpg"/>
+                    <pic:cNvPr id="0" name="image154.jpg"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId255"/>
+                    <a:blip r:embed="rId97"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1205865" cy="931545"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001FA">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">4.1.2 Remove the rear leg shield</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>4279900</wp:posOffset>
+                  <wp:posOffset>4275138</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>203200</wp:posOffset>
+                  <wp:posOffset>198438</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="381635" cy="123825"/>
+                <wp:extent cx="391160" cy="133350"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1306" name=""/>
+                <wp:docPr id="1582" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm rot="10800000">
                           <a:off x="5159945" y="3722850"/>
                           <a:ext cx="372110" cy="114300"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln cap="flat" cmpd="sng" w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
-                          <a:headEnd len="med" w="med" type="none"/>
-                          <a:tailEnd len="med" w="med" type="none"/>
+                          <a:headEnd len="sm" w="sm" type="none"/>
+                          <a:tailEnd len="sm" w="sm" type="none"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>4279900</wp:posOffset>
+                  <wp:posOffset>4275138</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>203200</wp:posOffset>
+                  <wp:posOffset>198438</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="381635" cy="123825"/>
+                <wp:extent cx="391160" cy="133350"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1306" name="image289.png"/>
+                <wp:docPr id="1582" name="image288.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image289.png"/>
+                        <pic:cNvPr id="0" name="image288.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId256"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="381635" cy="123825"/>
+                          <a:ext cx="391160" cy="133350"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>4648200</wp:posOffset>
+                  <wp:posOffset>4643438</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>241300</wp:posOffset>
+                  <wp:posOffset>236538</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="257175" cy="238125"/>
+                <wp:extent cx="266700" cy="247650"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapSquare wrapText="bothSides" distB="0" distT="0" distL="114300" distR="114300"/>
-                <wp:docPr id="1304" name=""/>
+                <wp:docPr id="1580" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
-                      <wps:cNvPr id="215" name="Shape 215"/>
+                      <wps:cNvPr id="227" name="Shape 227"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="5222175" y="3665700"/>
                           <a:ext cx="247650" cy="228600"/>
                         </a:xfrm>
                         <a:prstGeom prst="ellipse">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln cap="flat" cmpd="sng" w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                           <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="sm" w="sm" type="none"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                             <w:pPr>
                               <w:spacing w:after="0" w:before="0" w:line="240"/>
                               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
                               <w:jc w:val="left"/>
                               <w:textDirection w:val="btLr"/>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>4648200</wp:posOffset>
+                  <wp:posOffset>4643438</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>241300</wp:posOffset>
+                  <wp:posOffset>236538</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="257175" cy="238125"/>
+                <wp:extent cx="266700" cy="247650"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapSquare wrapText="bothSides" distB="0" distT="0" distL="114300" distR="114300"/>
-                <wp:docPr id="1304" name="image281.png"/>
+                <wp:docPr id="1580" name="image286.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image281.png"/>
+                        <pic:cNvPr id="0" name="image286.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId257"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="257175" cy="238125"/>
+                          <a:ext cx="266700" cy="247650"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001FB">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
@@ -37488,64 +37872,64 @@
     <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="bookmark=id.tyjcwt" w:id="5"/>
     <w:bookmarkEnd w:id="5"/>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001FD">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">4.1.2.2</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>1828800</wp:posOffset>
+                  <wp:posOffset>1824038</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>292100</wp:posOffset>
+                  <wp:posOffset>287338</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1267460" cy="306705"/>
+                <wp:extent cx="1276985" cy="316230"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1296" name=""/>
+                <wp:docPr id="1572" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
-                      <wps:cNvPr id="207" name="Shape 207"/>
+                      <wps:cNvPr id="219" name="Shape 219"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="4717033" y="3631410"/>
                           <a:ext cx="1257935" cy="297180"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln cap="flat" cmpd="sng" w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                           <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="sm" w="sm" type="none"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                             <w:pPr>
@@ -37582,206 +37966,206 @@
                                 <w:i w:val="0"/>
                                 <w:smallCaps w:val="0"/>
                                 <w:strike w:val="0"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="21"/>
                                 <w:vertAlign w:val="baseline"/>
                               </w:rPr>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>1828800</wp:posOffset>
+                  <wp:posOffset>1824038</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>292100</wp:posOffset>
+                  <wp:posOffset>287338</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1267460" cy="306705"/>
+                <wp:extent cx="1276985" cy="316230"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1296" name="image273.png"/>
+                <wp:docPr id="1572" name="image273.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="image273.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId258"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="1267460" cy="306705"/>
+                          <a:ext cx="1276985" cy="316230"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>2933700</wp:posOffset>
+                  <wp:posOffset>2928938</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>495300</wp:posOffset>
+                  <wp:posOffset>490538</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="733425" cy="118110"/>
+                <wp:extent cx="742950" cy="127635"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1297" name=""/>
+                <wp:docPr id="1573" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm rot="10800000">
                           <a:off x="4984050" y="3725708"/>
                           <a:ext cx="723900" cy="108585"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln cap="flat" cmpd="sng" w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
-                          <a:headEnd len="med" w="med" type="none"/>
-                          <a:tailEnd len="med" w="med" type="none"/>
+                          <a:headEnd len="sm" w="sm" type="none"/>
+                          <a:tailEnd len="sm" w="sm" type="none"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>2933700</wp:posOffset>
+                  <wp:posOffset>2928938</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>495300</wp:posOffset>
+                  <wp:posOffset>490538</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="733425" cy="118110"/>
+                <wp:extent cx="742950" cy="127635"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1297" name="image274.png"/>
+                <wp:docPr id="1573" name="image274.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="image274.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId259"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="733425" cy="118110"/>
+                          <a:ext cx="742950" cy="127635"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:drawing>
           <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>3423920</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>294640</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1645285" cy="1336675"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:wrapNone/>
-            <wp:docPr id="1351" name="image116.jpg"/>
+            <wp:docPr id="1628" name="image147.jpg"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image116.jpg"/>
+                    <pic:cNvPr id="0" name="image147.jpg"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId260"/>
+                    <a:blip r:embed="rId98"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1645285" cy="1336675"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001FE">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
@@ -37796,50 +38180,51 @@
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001FF">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000200">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
+          <w:id w:val="901097486"/>
           <w:tag w:val="goog_rdk_23"/>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
               <w:vertAlign w:val="baseline"/>
               <w:rtl w:val="0"/>
             </w:rPr>
             <w:t xml:space="preserve">。</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000201">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
@@ -37940,60 +38325,60 @@
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">4.1.3.2</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:drawing>
           <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>3886200</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>99060</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1964690" cy="1285240"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:wrapNone/>
-            <wp:docPr id="1350" name="image114.jpg"/>
+            <wp:docPr id="1627" name="image149.jpg"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image114.jpg"/>
+                    <pic:cNvPr id="0" name="image149.jpg"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId261"/>
+                    <a:blip r:embed="rId99"/>
                     <a:srcRect b="17883" l="-263" r="5682" t="47189"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1964690" cy="1285240"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000208">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
@@ -38063,60 +38448,60 @@
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:drawing>
           <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>3886200</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>198120</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2232660" cy="1259205"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:wrapNone/>
-            <wp:docPr id="1349" name="image113.jpg"/>
+            <wp:docPr id="1625" name="image127.jpg"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image113.jpg"/>
+                    <pic:cNvPr id="0" name="image127.jpg"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId262"/>
+                    <a:blip r:embed="rId100"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2232660" cy="1259205"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000020D">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
@@ -38220,276 +38605,276 @@
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000213">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">4.1.5 Demolition of foot roller:</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>4584700</wp:posOffset>
+                  <wp:posOffset>4579938</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>177800</wp:posOffset>
+                  <wp:posOffset>173038</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="247015" cy="186690"/>
+                <wp:extent cx="256540" cy="196215"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapSquare wrapText="bothSides" distB="0" distT="0" distL="114300" distR="114300"/>
-                <wp:docPr id="1298" name=""/>
+                <wp:docPr id="1574" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
-                      <wps:cNvPr id="209" name="Shape 209"/>
+                      <wps:cNvPr id="221" name="Shape 221"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="5227255" y="3691418"/>
                           <a:ext cx="237490" cy="177165"/>
                         </a:xfrm>
                         <a:prstGeom prst="ellipse">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln cap="flat" cmpd="sng" w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                           <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="sm" w="sm" type="none"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                             <w:pPr>
                               <w:spacing w:after="0" w:before="0" w:line="240"/>
                               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
                               <w:jc w:val="left"/>
                               <w:textDirection w:val="btLr"/>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>4584700</wp:posOffset>
+                  <wp:posOffset>4579938</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>177800</wp:posOffset>
+                  <wp:posOffset>173038</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="247015" cy="186690"/>
+                <wp:extent cx="256540" cy="196215"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapSquare wrapText="bothSides" distB="0" distT="0" distL="114300" distR="114300"/>
-                <wp:docPr id="1298" name="image275.png"/>
+                <wp:docPr id="1574" name="image275.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="image275.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId263"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="247015" cy="186690"/>
+                          <a:ext cx="256540" cy="196215"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>3733800</wp:posOffset>
+                  <wp:posOffset>3729038</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>203200</wp:posOffset>
+                  <wp:posOffset>198438</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="247015" cy="186690"/>
+                <wp:extent cx="256540" cy="196215"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapSquare wrapText="bothSides" distB="0" distT="0" distL="114300" distR="114300"/>
-                <wp:docPr id="1299" name=""/>
+                <wp:docPr id="1575" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
-                      <wps:cNvPr id="210" name="Shape 210"/>
+                      <wps:cNvPr id="222" name="Shape 222"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="5227255" y="3691418"/>
                           <a:ext cx="237490" cy="177165"/>
                         </a:xfrm>
                         <a:prstGeom prst="ellipse">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln cap="flat" cmpd="sng" w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                           <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="sm" w="sm" type="none"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                             <w:pPr>
                               <w:spacing w:after="0" w:before="0" w:line="240"/>
                               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
                               <w:jc w:val="left"/>
                               <w:textDirection w:val="btLr"/>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>3733800</wp:posOffset>
+                  <wp:posOffset>3729038</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>203200</wp:posOffset>
+                  <wp:posOffset>198438</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="247015" cy="186690"/>
+                <wp:extent cx="256540" cy="196215"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapSquare wrapText="bothSides" distB="0" distT="0" distL="114300" distR="114300"/>
-                <wp:docPr id="1299" name="image276.png"/>
+                <wp:docPr id="1575" name="image276.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="image276.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId264"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="247015" cy="186690"/>
+                          <a:ext cx="256540" cy="196215"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:drawing>
           <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>3216910</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>109854</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2136140" cy="1388745"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:wrapNone/>
-            <wp:docPr id="1348" name="image117.jpg"/>
+            <wp:docPr id="1624" name="image129.jpg"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image117.jpg"/>
+                    <pic:cNvPr id="0" name="image129.jpg"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId265"/>
+                    <a:blip r:embed="rId101"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2136140" cy="1388745"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000214">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
@@ -38562,60 +38947,60 @@
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Remove the 20 screws on both sides and center of the fixed foot roller with a Phillips screwdriver and remove the motor wire of the wheel to remove the foot roller.</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:drawing>
           <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>4343400</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>510540</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1788795" cy="1302385"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:wrapNone/>
-            <wp:docPr id="1347" name="image115.jpg"/>
+            <wp:docPr id="1623" name="image124.jpg"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image115.jpg"/>
+                    <pic:cNvPr id="0" name="image124.jpg"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId266"/>
+                    <a:blip r:embed="rId102"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1788795" cy="1302385"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="bookmark=id.2s8eyo1" w:id="9"/>
     <w:bookmarkEnd w:id="9"/>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000219">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
@@ -38729,107 +39114,109 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000220">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000221">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">4.2 Foot electric valve is bad, change it.</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000222">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4.2.1 Disassemble legrest, see 1.1</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:drawing>
           <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>3657600</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>15240</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1322070" cy="885190"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:wrapNone/>
-            <wp:docPr id="1346" name="image112.jpg"/>
+            <wp:docPr id="1622" name="image137.jpg"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image112.jpg"/>
+                    <pic:cNvPr id="0" name="image137.jpg"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId267"/>
+                    <a:blip r:embed="rId103"/>
                     <a:srcRect b="20828" l="12779" r="19379" t="-1568"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1322070" cy="885190"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000223">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
@@ -38847,520 +39234,520 @@
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000224">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="105"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">4.2.3 Disassemble legrest ,see 1.3</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>3314700</wp:posOffset>
+                  <wp:posOffset>3305175</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>38100</wp:posOffset>
+                  <wp:posOffset>28575</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1400175" cy="485775"/>
+                <wp:extent cx="1419225" cy="504825"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1300" name=""/>
+                <wp:docPr id="1576" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm rot="10800000">
                           <a:off x="4655438" y="3546638"/>
                           <a:ext cx="1381125" cy="466725"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln cap="flat" cmpd="sng" w="19050">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                           <a:headEnd len="med" w="med" type="oval"/>
-                          <a:tailEnd len="med" w="med" type="none"/>
+                          <a:tailEnd len="sm" w="sm" type="none"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>3314700</wp:posOffset>
+                  <wp:posOffset>3305175</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>38100</wp:posOffset>
+                  <wp:posOffset>28575</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1400175" cy="485775"/>
+                <wp:extent cx="1419225" cy="504825"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1300" name="image277.png"/>
+                <wp:docPr id="1576" name="image277.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="image277.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId268"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="1400175" cy="485775"/>
+                          <a:ext cx="1419225" cy="504825"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>3327400</wp:posOffset>
+                  <wp:posOffset>3322638</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>88900</wp:posOffset>
+                  <wp:posOffset>84138</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="219075" cy="200025"/>
+                <wp:extent cx="228600" cy="209550"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1301" name=""/>
+                <wp:docPr id="1577" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
-                      <wps:cNvPr id="212" name="Shape 212"/>
+                      <wps:cNvPr id="224" name="Shape 224"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="5241225" y="3684750"/>
                           <a:ext cx="209550" cy="190500"/>
                         </a:xfrm>
                         <a:prstGeom prst="ellipse">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln cap="flat" cmpd="sng" w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                           <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="sm" w="sm" type="none"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                             <w:pPr>
                               <w:spacing w:after="0" w:before="0" w:line="240"/>
                               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
                               <w:jc w:val="left"/>
                               <w:textDirection w:val="btLr"/>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>3327400</wp:posOffset>
+                  <wp:posOffset>3322638</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>88900</wp:posOffset>
+                  <wp:posOffset>84138</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="219075" cy="200025"/>
+                <wp:extent cx="228600" cy="209550"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1301" name="image278.png"/>
+                <wp:docPr id="1577" name="image278.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="image278.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId269"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="219075" cy="200025"/>
+                          <a:ext cx="228600" cy="209550"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>2755900</wp:posOffset>
+                  <wp:posOffset>2751138</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>63500</wp:posOffset>
+                  <wp:posOffset>58738</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="219075" cy="200025"/>
+                <wp:extent cx="228600" cy="209550"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1302" name=""/>
+                <wp:docPr id="1578" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
-                      <wps:cNvPr id="213" name="Shape 213"/>
+                      <wps:cNvPr id="225" name="Shape 225"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="5241225" y="3684750"/>
                           <a:ext cx="209550" cy="190500"/>
                         </a:xfrm>
                         <a:prstGeom prst="ellipse">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln cap="flat" cmpd="sng" w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                           <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="sm" w="sm" type="none"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                             <w:pPr>
                               <w:spacing w:after="0" w:before="0" w:line="240"/>
                               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
                               <w:jc w:val="left"/>
                               <w:textDirection w:val="btLr"/>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>2755900</wp:posOffset>
+                  <wp:posOffset>2751138</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>63500</wp:posOffset>
+                  <wp:posOffset>58738</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="219075" cy="200025"/>
+                <wp:extent cx="228600" cy="209550"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1302" name="image279.png"/>
+                <wp:docPr id="1578" name="image279.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="image279.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId270"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="219075" cy="200025"/>
+                          <a:ext cx="228600" cy="209550"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:drawing>
           <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>4114800</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>99060</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1998980" cy="1526540"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:wrapNone/>
-            <wp:docPr id="1344" name="image111.jpg"/>
+            <wp:docPr id="1621" name="image134.jpg"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image111.jpg"/>
+                    <pic:cNvPr id="0" name="image134.jpg"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId271"/>
+                    <a:blip r:embed="rId104"/>
                     <a:srcRect b="3086" l="8055" r="2525" t="-1852"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1998980" cy="1526540"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000225">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4.2.4 Disassemble foot wooden product,</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>4686300</wp:posOffset>
+                  <wp:posOffset>4663639</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>12700</wp:posOffset>
+                  <wp:posOffset>-17947</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="670933" cy="373489"/>
+                <wp:extent cx="716255" cy="434786"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1303" name=""/>
+                <wp:docPr id="1579" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
-                      <wps:cNvPr id="214" name="Shape 214"/>
+                      <wps:cNvPr id="226" name="Shape 226"/>
                       <wps:spPr>
                         <a:xfrm rot="-180000">
                           <a:off x="5031675" y="3622838"/>
                           <a:ext cx="628650" cy="314325"/>
                         </a:xfrm>
                         <a:prstGeom prst="ellipse">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln cap="flat" cmpd="sng" w="25400">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                           <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="sm" w="sm" type="none"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                             <w:pPr>
                               <w:spacing w:after="0" w:before="0" w:line="240"/>
                               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
                               <w:jc w:val="both"/>
                               <w:textDirection w:val="btLr"/>
                             </w:pPr>
                           </w:p>
                           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                             <w:pPr>
                               <w:spacing w:after="0" w:before="0" w:line="240"/>
                               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
                               <w:jc w:val="both"/>
                               <w:textDirection w:val="btLr"/>
                             </w:pPr>
                             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                                 <w:b w:val="0"/>
                                 <w:i w:val="0"/>
                                 <w:smallCaps w:val="0"/>
                                 <w:strike w:val="0"/>
                                 <w:color w:val="000000"/>
-                                <w:sz w:val="21"/>
+                                <w:sz w:val="28"/>
                                 <w:vertAlign w:val="baseline"/>
                               </w:rPr>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>4686300</wp:posOffset>
+                  <wp:posOffset>4663639</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>12700</wp:posOffset>
+                  <wp:posOffset>-17947</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="670933" cy="373489"/>
+                <wp:extent cx="716255" cy="434786"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1303" name="image280.png"/>
+                <wp:docPr id="1579" name="image285.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image280.png"/>
+                        <pic:cNvPr id="0" name="image285.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId272"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="670933" cy="373489"/>
+                          <a:ext cx="716255" cy="434786"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000226">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
@@ -39441,57 +39828,59 @@
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000022B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Tube position is same as before disassembling.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000022C">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="105"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">4.3 Leg electric valve is bad, change it.</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000022D">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="105"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
@@ -39650,149 +40039,152 @@
         <w:t xml:space="preserve">4.3.4.2 Disassemble electric valve:  unzip the leg sewing product, take off the tube connected to electric valve, use cross screwdriver to remove 2 screws fixed on the valve assembling board, then take off the electric valve.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000237">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Notice: when taking off the tube, be careful not to break the air tap.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000238">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
+          <w:id w:val="-1303200869"/>
           <w:tag w:val="goog_rdk_24"/>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
               <w:b w:val="1"/>
+              <w:bCs w:val="1"/>
               <w:vertAlign w:val="baseline"/>
               <w:rtl w:val="0"/>
             </w:rPr>
             <w:t xml:space="preserve">5、Whole chair</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000239">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="3305175" cy="2564130"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1332" name="image61.jpg"/>
+            <wp:docPr id="1609" name="image74.jpg"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image61.jpg"/>
+                    <pic:cNvPr id="0" name="image74.jpg"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId273"/>
+                    <a:blip r:embed="rId105"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3305175" cy="2564130"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>4330700</wp:posOffset>
+                  <wp:posOffset>4325938</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>2171700</wp:posOffset>
+                  <wp:posOffset>2166938</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1266825" cy="306705"/>
+                <wp:extent cx="1276350" cy="316230"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1295" name=""/>
+                <wp:docPr id="1571" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
-                      <wps:cNvPr id="206" name="Shape 206"/>
+                      <wps:cNvPr id="218" name="Shape 218"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="4717350" y="3631410"/>
                           <a:ext cx="1257300" cy="297180"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln cap="flat" cmpd="sng" w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                           <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="sm" w="sm" type="none"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                             <w:pPr>
@@ -39829,110 +40221,110 @@
                                 <w:i w:val="0"/>
                                 <w:smallCaps w:val="0"/>
                                 <w:strike w:val="0"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="21"/>
                                 <w:vertAlign w:val="baseline"/>
                               </w:rPr>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>4330700</wp:posOffset>
+                  <wp:posOffset>4325938</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>2171700</wp:posOffset>
+                  <wp:posOffset>2166938</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1266825" cy="306705"/>
+                <wp:extent cx="1276350" cy="316230"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1295" name="image272.png"/>
+                <wp:docPr id="1571" name="image271.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image272.png"/>
+                        <pic:cNvPr id="0" name="image271.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId274"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="1266825" cy="306705"/>
+                          <a:ext cx="1276350" cy="316230"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>4445000</wp:posOffset>
+                  <wp:posOffset>4440238</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>787400</wp:posOffset>
+                  <wp:posOffset>782638</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1381125" cy="504825"/>
+                <wp:extent cx="1390650" cy="514350"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1258" name=""/>
+                <wp:docPr id="1534" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
-                      <wps:cNvPr id="162" name="Shape 162"/>
+                      <wps:cNvPr id="170" name="Shape 170"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="4660200" y="3532350"/>
                           <a:ext cx="1371600" cy="495300"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln cap="flat" cmpd="sng" w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                           <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="sm" w="sm" type="none"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                             <w:pPr>
@@ -39969,137 +40361,137 @@
                                 <w:i w:val="0"/>
                                 <w:smallCaps w:val="0"/>
                                 <w:strike w:val="0"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="21"/>
                                 <w:vertAlign w:val="baseline"/>
                               </w:rPr>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>4445000</wp:posOffset>
+                  <wp:posOffset>4440238</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>787400</wp:posOffset>
+                  <wp:posOffset>782638</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1381125" cy="504825"/>
+                <wp:extent cx="1390650" cy="514350"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1258" name="image230.png"/>
+                <wp:docPr id="1534" name="image217.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image230.png"/>
+                        <pic:cNvPr id="0" name="image217.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId275"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="1381125" cy="504825"/>
+                          <a:ext cx="1390650" cy="514350"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>-228599</wp:posOffset>
+                  <wp:posOffset>-233360</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>685800</wp:posOffset>
+                  <wp:posOffset>681038</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1038225" cy="504825"/>
+                <wp:extent cx="1047750" cy="514350"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1259" name=""/>
+                <wp:docPr id="1535" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
-                      <wps:cNvPr id="163" name="Shape 163"/>
+                      <wps:cNvPr id="171" name="Shape 171"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="4831650" y="3532350"/>
                           <a:ext cx="1028700" cy="495300"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln cap="flat" cmpd="sng" w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                           <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="sm" w="sm" type="none"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                             <w:pPr>
                               <w:spacing w:after="0" w:before="0" w:line="240"/>
-                              <w:ind w:left="105" w:right="0" w:firstLine="0"/>
+                              <w:ind w:left="105" w:right="0" w:firstLine="105"/>
                               <w:jc w:val="both"/>
                               <w:textDirection w:val="btLr"/>
                             </w:pPr>
                             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                                 <w:b w:val="0"/>
                                 <w:i w:val="0"/>
                                 <w:smallCaps w:val="0"/>
                                 <w:strike w:val="0"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="21"/>
                                 <w:vertAlign w:val="baseline"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Seat Actuator</w:t>
                             </w:r>
                           </w:p>
                           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                             <w:pPr>
                               <w:spacing w:after="0" w:before="0" w:line="240"/>
                               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
                               <w:jc w:val="both"/>
                               <w:textDirection w:val="btLr"/>
                             </w:pPr>
                             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
@@ -40109,359 +40501,359 @@
                                 <w:i w:val="0"/>
                                 <w:smallCaps w:val="0"/>
                                 <w:strike w:val="0"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="21"/>
                                 <w:vertAlign w:val="baseline"/>
                               </w:rPr>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>-228599</wp:posOffset>
+                  <wp:posOffset>-233360</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>685800</wp:posOffset>
+                  <wp:posOffset>681038</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1038225" cy="504825"/>
+                <wp:extent cx="1047750" cy="514350"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1259" name="image231.png"/>
+                <wp:docPr id="1535" name="image219.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image231.png"/>
+                        <pic:cNvPr id="0" name="image219.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId276"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="1038225" cy="504825"/>
+                          <a:ext cx="1047750" cy="514350"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>2844800</wp:posOffset>
+                  <wp:posOffset>2840038</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>1968500</wp:posOffset>
+                  <wp:posOffset>1963738</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1495425" cy="306705"/>
+                <wp:extent cx="1504950" cy="316230"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1250" name=""/>
+                <wp:docPr id="1526" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm rot="10800000">
                           <a:off x="4603050" y="3631410"/>
                           <a:ext cx="1485900" cy="297180"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln cap="flat" cmpd="sng" w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
-                          <a:headEnd len="med" w="med" type="none"/>
+                          <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="med" w="med" type="triangle"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>2844800</wp:posOffset>
+                  <wp:posOffset>2840038</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>1968500</wp:posOffset>
+                  <wp:posOffset>1963738</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1495425" cy="306705"/>
+                <wp:extent cx="1504950" cy="316230"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1250" name="image222.png"/>
+                <wp:docPr id="1526" name="image205.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image222.png"/>
+                        <pic:cNvPr id="0" name="image205.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId277"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="1495425" cy="306705"/>
+                          <a:ext cx="1504950" cy="316230"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>2959100</wp:posOffset>
+                  <wp:posOffset>2954338</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>977900</wp:posOffset>
+                  <wp:posOffset>973138</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1495425" cy="504825"/>
+                <wp:extent cx="1504950" cy="514350"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1251" name=""/>
+                <wp:docPr id="1527" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm flipH="1">
                           <a:off x="4603050" y="3532350"/>
                           <a:ext cx="1485900" cy="495300"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln cap="flat" cmpd="sng" w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
-                          <a:headEnd len="med" w="med" type="none"/>
+                          <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="med" w="med" type="triangle"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>2959100</wp:posOffset>
+                  <wp:posOffset>2954338</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>977900</wp:posOffset>
+                  <wp:posOffset>973138</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1495425" cy="504825"/>
+                <wp:extent cx="1504950" cy="514350"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1251" name="image223.png"/>
+                <wp:docPr id="1527" name="image206.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image223.png"/>
+                        <pic:cNvPr id="0" name="image206.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId278"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="1495425" cy="504825"/>
+                          <a:ext cx="1504950" cy="514350"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>787400</wp:posOffset>
+                  <wp:posOffset>782638</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>787400</wp:posOffset>
+                  <wp:posOffset>782638</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1609725" cy="702945"/>
+                <wp:extent cx="1619250" cy="712470"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1252" name=""/>
+                <wp:docPr id="1528" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="4545900" y="3433290"/>
                           <a:ext cx="1600200" cy="693420"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln cap="flat" cmpd="sng" w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
-                          <a:headEnd len="med" w="med" type="none"/>
+                          <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="med" w="med" type="triangle"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>787400</wp:posOffset>
+                  <wp:posOffset>782638</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>787400</wp:posOffset>
+                  <wp:posOffset>782638</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1609725" cy="702945"/>
+                <wp:extent cx="1619250" cy="712470"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1252" name="image224.png"/>
+                <wp:docPr id="1528" name="image208.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image224.png"/>
+                        <pic:cNvPr id="0" name="image208.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId279"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="1609725" cy="702945"/>
+                          <a:ext cx="1619250" cy="712470"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000023A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
@@ -40479,105 +40871,105 @@
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Remove the leg-rest according to step 4.1.1.1 and 4.1.1.2, take down the back cushion, unzip the front back-rest clothing, cut down the ties binding actuator cords and unplug the connector and signal cord. Remove the pine leaf pin and pin roll on one end of actuator motor and seat frame, then the pin and pin roll on the other end of actuator. In this way, you can take down the actuator and replace a new one. Do not miss the original cap or washer.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000023C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="1253490" cy="1668780"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="20150622_154058" id="1333" name="image62.jpg"/>
+            <wp:docPr descr="20150622_154058" id="1610" name="image69.jpg"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="20150622_154058" id="0" name="image62.jpg"/>
+                    <pic:cNvPr descr="20150622_154058" id="0" name="image69.jpg"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId280"/>
+                    <a:blip r:embed="rId106"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1253490" cy="1668780"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>1816100</wp:posOffset>
+                  <wp:posOffset>1811338</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>787400</wp:posOffset>
+                  <wp:posOffset>782638</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="923925" cy="306705"/>
+                <wp:extent cx="933450" cy="316230"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1253" name=""/>
+                <wp:docPr id="1529" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
-                      <wps:cNvPr id="157" name="Shape 157"/>
+                      <wps:cNvPr id="165" name="Shape 165"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="4888800" y="3631410"/>
                           <a:ext cx="914400" cy="297180"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln cap="flat" cmpd="sng" w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                           <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="sm" w="sm" type="none"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                             <w:pPr>
@@ -40614,171 +41006,171 @@
                                 <w:i w:val="0"/>
                                 <w:smallCaps w:val="0"/>
                                 <w:strike w:val="0"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="21"/>
                                 <w:vertAlign w:val="baseline"/>
                               </w:rPr>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>1816100</wp:posOffset>
+                  <wp:posOffset>1811338</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>787400</wp:posOffset>
+                  <wp:posOffset>782638</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="923925" cy="306705"/>
+                <wp:extent cx="933450" cy="316230"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1253" name="image225.png"/>
+                <wp:docPr id="1529" name="image210.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image225.png"/>
+                        <pic:cNvPr id="0" name="image210.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId281"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="923925" cy="306705"/>
+                          <a:ext cx="933450" cy="316230"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>787400</wp:posOffset>
+                  <wp:posOffset>782638</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>685800</wp:posOffset>
+                  <wp:posOffset>681038</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1038225" cy="207645"/>
+                <wp:extent cx="1047750" cy="217170"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1254" name=""/>
+                <wp:docPr id="1530" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm rot="10800000">
                           <a:off x="4831650" y="3680940"/>
                           <a:ext cx="1028700" cy="198120"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln cap="flat" cmpd="sng" w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
-                          <a:headEnd len="med" w="med" type="none"/>
+                          <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="med" w="med" type="triangle"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>787400</wp:posOffset>
+                  <wp:posOffset>782638</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>685800</wp:posOffset>
+                  <wp:posOffset>681038</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1038225" cy="207645"/>
+                <wp:extent cx="1047750" cy="217170"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1254" name="image226.png"/>
+                <wp:docPr id="1530" name="image211.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image226.png"/>
+                        <pic:cNvPr id="0" name="image211.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId282"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="1038225" cy="207645"/>
+                          <a:ext cx="1047750" cy="217170"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000023D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
@@ -40805,60 +41197,60 @@
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000023F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:drawing>
           <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>2971800</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2528570" cy="1960245"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:wrapNone/>
-            <wp:docPr id="1352" name="image135.png"/>
+            <wp:docPr id="1626" name="image144.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image135.png"/>
+                    <pic:cNvPr id="0" name="image144.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId283"/>
+                    <a:blip r:embed="rId107"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2528570" cy="1960245"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000240">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
@@ -40957,96 +41349,100 @@
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000248">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000249">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">5.3 Sliding forward actuator is bad, change it</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000024A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000024B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:shd w:fill="f2f2f2" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:lineRule="auto"/>
         <w:rPr>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">5.3.1 disassemble the back cover</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000024C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000024D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
@@ -41056,320 +41452,320 @@
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Use cross screwdriver to disassemble the two screws at the bottom of back cover, there is a buckle in the front of both sides, unplug the buckle, the back cover can be disassembled.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000024E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="2743835" cy="1369060"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="20150703_160523" id="1330" name="image40.jpg"/>
+            <wp:docPr descr="20150703_160523" id="1611" name="image83.jpg"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="20150703_160523" id="0" name="image40.jpg"/>
+                    <pic:cNvPr descr="20150703_160523" id="0" name="image83.jpg"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId284"/>
+                    <a:blip r:embed="rId108"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2743835" cy="1369060"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="2510155" cy="1415415"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="20150703_160612" id="1331" name="image47.jpg"/>
+            <wp:docPr descr="20150703_160612" id="1612" name="image79.jpg"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="20150703_160612" id="0" name="image47.jpg"/>
+                    <pic:cNvPr descr="20150703_160612" id="0" name="image79.jpg"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId285"/>
+                    <a:blip r:embed="rId109"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2510155" cy="1415415"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>1917700</wp:posOffset>
+                  <wp:posOffset>1903413</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>1066800</wp:posOffset>
+                  <wp:posOffset>1052513</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="257175" cy="325755"/>
+                <wp:extent cx="285750" cy="354330"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1255" name=""/>
+                <wp:docPr id="1531" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
-                      <wps:cNvPr id="159" name="Shape 159"/>
+                      <wps:cNvPr id="167" name="Shape 167"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="5231700" y="3631410"/>
                           <a:ext cx="228600" cy="297180"/>
                         </a:xfrm>
                         <a:prstGeom prst="ellipse">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln cap="flat" cmpd="sng" w="28575">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                           <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="sm" w="sm" type="none"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                             <w:pPr>
                               <w:spacing w:after="0" w:before="0" w:line="240"/>
                               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
                               <w:jc w:val="left"/>
                               <w:textDirection w:val="btLr"/>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>1917700</wp:posOffset>
+                  <wp:posOffset>1903413</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>1066800</wp:posOffset>
+                  <wp:posOffset>1052513</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="257175" cy="325755"/>
+                <wp:extent cx="285750" cy="354330"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1255" name="image227.png"/>
+                <wp:docPr id="1531" name="image212.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image227.png"/>
+                        <pic:cNvPr id="0" name="image212.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId286"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="257175" cy="325755"/>
+                          <a:ext cx="285750" cy="354330"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>546100</wp:posOffset>
+                  <wp:posOffset>531813</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>965200</wp:posOffset>
+                  <wp:posOffset>950913</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="257175" cy="325755"/>
+                <wp:extent cx="285750" cy="354330"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1256" name=""/>
+                <wp:docPr id="1532" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
-                      <wps:cNvPr id="160" name="Shape 160"/>
+                      <wps:cNvPr id="168" name="Shape 168"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="5231700" y="3631410"/>
                           <a:ext cx="228600" cy="297180"/>
                         </a:xfrm>
                         <a:prstGeom prst="ellipse">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln cap="flat" cmpd="sng" w="28575">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                           <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="sm" w="sm" type="none"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                             <w:pPr>
                               <w:spacing w:after="0" w:before="0" w:line="240"/>
                               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
                               <w:jc w:val="left"/>
                               <w:textDirection w:val="btLr"/>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>546100</wp:posOffset>
+                  <wp:posOffset>531813</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>965200</wp:posOffset>
+                  <wp:posOffset>950913</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="257175" cy="325755"/>
+                <wp:extent cx="285750" cy="354330"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1256" name="image228.png"/>
+                <wp:docPr id="1532" name="image213.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image228.png"/>
+                        <pic:cNvPr id="0" name="image213.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId287"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="257175" cy="325755"/>
+                          <a:ext cx="285750" cy="354330"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000024F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
@@ -41413,381 +41809,381 @@
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000253">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>3403600</wp:posOffset>
+                  <wp:posOffset>3389313</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>-406399</wp:posOffset>
+                  <wp:posOffset>-420685</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="371475" cy="325755"/>
+                <wp:extent cx="400050" cy="354330"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1257" name=""/>
+                <wp:docPr id="1533" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
-                      <wps:cNvPr id="161" name="Shape 161"/>
+                      <wps:cNvPr id="169" name="Shape 169"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="5174550" y="3631410"/>
                           <a:ext cx="342900" cy="297180"/>
                         </a:xfrm>
                         <a:prstGeom prst="ellipse">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln cap="flat" cmpd="sng" w="28575">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                           <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="sm" w="sm" type="none"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                             <w:pPr>
                               <w:spacing w:after="0" w:before="0" w:line="240"/>
                               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
                               <w:jc w:val="left"/>
                               <w:textDirection w:val="btLr"/>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>3403600</wp:posOffset>
+                  <wp:posOffset>3389313</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>-406399</wp:posOffset>
+                  <wp:posOffset>-420685</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="371475" cy="325755"/>
+                <wp:extent cx="400050" cy="354330"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1257" name="image229.png"/>
+                <wp:docPr id="1533" name="image214.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image229.png"/>
+                        <pic:cNvPr id="0" name="image214.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId288"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="371475" cy="325755"/>
+                          <a:ext cx="400050" cy="354330"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>5003800</wp:posOffset>
+                  <wp:posOffset>4989513</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>-507999</wp:posOffset>
+                  <wp:posOffset>-522284</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="257175" cy="325755"/>
+                <wp:extent cx="285750" cy="354330"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1241" name=""/>
+                <wp:docPr id="1517" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
-                      <wps:cNvPr id="145" name="Shape 145"/>
+                      <wps:cNvPr id="153" name="Shape 153"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="5231700" y="3631410"/>
                           <a:ext cx="228600" cy="297180"/>
                         </a:xfrm>
                         <a:prstGeom prst="ellipse">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln cap="flat" cmpd="sng" w="28575">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                           <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="sm" w="sm" type="none"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                             <w:pPr>
                               <w:spacing w:after="0" w:before="0" w:line="240"/>
                               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
                               <w:jc w:val="left"/>
                               <w:textDirection w:val="btLr"/>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>5003800</wp:posOffset>
+                  <wp:posOffset>4989513</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>-507999</wp:posOffset>
+                  <wp:posOffset>-522284</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="257175" cy="325755"/>
+                <wp:extent cx="285750" cy="354330"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1241" name="image209.png"/>
+                <wp:docPr id="1517" name="image195.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image209.png"/>
+                        <pic:cNvPr id="0" name="image195.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId289"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="257175" cy="325755"/>
+                          <a:ext cx="285750" cy="354330"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>4318000</wp:posOffset>
+                  <wp:posOffset>4303713</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>-507999</wp:posOffset>
+                  <wp:posOffset>-522284</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="257175" cy="325755"/>
+                <wp:extent cx="285750" cy="354330"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1242" name=""/>
+                <wp:docPr id="1518" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
-                      <wps:cNvPr id="146" name="Shape 146"/>
+                      <wps:cNvPr id="154" name="Shape 154"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="5231700" y="3631410"/>
                           <a:ext cx="228600" cy="297180"/>
                         </a:xfrm>
                         <a:prstGeom prst="ellipse">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln cap="flat" cmpd="sng" w="28575">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                           <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="sm" w="sm" type="none"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                             <w:pPr>
                               <w:spacing w:after="0" w:before="0" w:line="240"/>
                               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
                               <w:jc w:val="left"/>
                               <w:textDirection w:val="btLr"/>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>4318000</wp:posOffset>
+                  <wp:posOffset>4303713</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>-507999</wp:posOffset>
+                  <wp:posOffset>-522284</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="257175" cy="325755"/>
+                <wp:extent cx="285750" cy="354330"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1242" name="image210.png"/>
+                <wp:docPr id="1518" name="image197.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image210.png"/>
+                        <pic:cNvPr id="0" name="image197.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId290"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="257175" cy="325755"/>
+                          <a:ext cx="285750" cy="354330"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:drawing>
           <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>3200400</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>-693419</wp:posOffset>
+              <wp:posOffset>-693418</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="3086100" cy="1738630"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:wrapNone/>
-            <wp:docPr id="1343" name="image97.jpg"/>
+            <wp:docPr id="1620" name="image112.jpg"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image97.jpg"/>
+                    <pic:cNvPr id="0" name="image112.jpg"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId291"/>
+                    <a:blip r:embed="rId110"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3086100" cy="1738630"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000254">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
@@ -41796,536 +42192,537 @@
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000255">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>3175000</wp:posOffset>
+                  <wp:posOffset>3160713</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>152400</wp:posOffset>
+                  <wp:posOffset>138113</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="257175" cy="325755"/>
+                <wp:extent cx="285750" cy="354330"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1243" name=""/>
+                <wp:docPr id="1519" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
-                      <wps:cNvPr id="147" name="Shape 147"/>
+                      <wps:cNvPr id="155" name="Shape 155"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="5231700" y="3631410"/>
                           <a:ext cx="228600" cy="297180"/>
                         </a:xfrm>
                         <a:prstGeom prst="ellipse">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln cap="flat" cmpd="sng" w="28575">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                           <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="sm" w="sm" type="none"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                             <w:pPr>
                               <w:spacing w:after="0" w:before="0" w:line="240"/>
                               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
                               <w:jc w:val="left"/>
                               <w:textDirection w:val="btLr"/>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>3175000</wp:posOffset>
+                  <wp:posOffset>3160713</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>152400</wp:posOffset>
+                  <wp:posOffset>138113</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="257175" cy="325755"/>
+                <wp:extent cx="285750" cy="354330"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1243" name="image211.png"/>
+                <wp:docPr id="1519" name="image198.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image211.png"/>
+                        <pic:cNvPr id="0" name="image198.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId292"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="257175" cy="325755"/>
+                          <a:ext cx="285750" cy="354330"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000256">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>1473200</wp:posOffset>
+                  <wp:posOffset>1468438</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>152400</wp:posOffset>
+                  <wp:posOffset>147638</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1152525" cy="276225"/>
+                <wp:extent cx="1162050" cy="285750"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1234" name=""/>
+                <wp:docPr id="1510" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
-                      <wps:cNvPr id="138" name="Shape 138"/>
+                      <wps:cNvPr id="146" name="Shape 146"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="4774500" y="3646650"/>
                           <a:ext cx="1143000" cy="266700"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln cap="flat" cmpd="sng" w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                           <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="sm" w="sm" type="none"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                             <w:pPr>
                               <w:spacing w:after="0" w:before="0" w:line="240"/>
                               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
                               <w:jc w:val="both"/>
                               <w:textDirection w:val="btLr"/>
                             </w:pPr>
                             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                               <w:rPr>
-                                <w:rFonts w:ascii="KaiTi_GB2312" w:cs="KaiTi_GB2312" w:eastAsia="KaiTi_GB2312" w:hAnsi="KaiTi_GB2312"/>
+                                <w:rFonts w:ascii="KaiTi" w:cs="KaiTi" w:eastAsia="KaiTi" w:hAnsi="KaiTi"/>
                                 <w:b w:val="0"/>
                                 <w:i w:val="0"/>
                                 <w:smallCaps w:val="0"/>
                                 <w:strike w:val="0"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="18"/>
                                 <w:vertAlign w:val="baseline"/>
                               </w:rPr>
                               <w:t xml:space="preserve">7 screws </w:t>
                             </w:r>
                           </w:p>
                           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                             <w:pPr>
                               <w:spacing w:after="0" w:before="0" w:line="240"/>
                               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
                               <w:jc w:val="both"/>
                               <w:textDirection w:val="btLr"/>
                             </w:pPr>
                             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                               <w:rPr>
-                                <w:rFonts w:ascii="KaiTi_GB2312" w:cs="KaiTi_GB2312" w:eastAsia="KaiTi_GB2312" w:hAnsi="KaiTi_GB2312"/>
+                                <w:rFonts w:ascii="KaiTi" w:cs="KaiTi" w:eastAsia="KaiTi" w:hAnsi="KaiTi"/>
                                 <w:b w:val="0"/>
                                 <w:i w:val="0"/>
                                 <w:smallCaps w:val="0"/>
                                 <w:strike w:val="0"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="18"/>
                                 <w:vertAlign w:val="baseline"/>
                               </w:rPr>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>1473200</wp:posOffset>
+                  <wp:posOffset>1468438</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>152400</wp:posOffset>
+                  <wp:posOffset>147638</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1152525" cy="276225"/>
+                <wp:extent cx="1162050" cy="285750"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1234" name="image200.png"/>
+                <wp:docPr id="1510" name="image187.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image200.png"/>
+                        <pic:cNvPr id="0" name="image187.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId293"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="1152525" cy="276225"/>
+                          <a:ext cx="1162050" cy="285750"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>2616200</wp:posOffset>
+                  <wp:posOffset>2611438</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>152400</wp:posOffset>
+                  <wp:posOffset>147638</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="581025" cy="207645"/>
+                <wp:extent cx="590550" cy="217170"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1235" name=""/>
+                <wp:docPr id="1511" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm flipH="1" rot="10800000">
                           <a:off x="5060250" y="3680940"/>
                           <a:ext cx="571500" cy="198120"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln cap="flat" cmpd="sng" w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
-                          <a:headEnd len="med" w="med" type="none"/>
+                          <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="med" w="med" type="triangle"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>2616200</wp:posOffset>
+                  <wp:posOffset>2611438</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>152400</wp:posOffset>
+                  <wp:posOffset>147638</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="581025" cy="207645"/>
+                <wp:extent cx="590550" cy="217170"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1235" name="image201.png"/>
+                <wp:docPr id="1511" name="image188.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image201.png"/>
+                        <pic:cNvPr id="0" name="image188.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId294"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="581025" cy="207645"/>
+                          <a:ext cx="590550" cy="217170"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>5689600</wp:posOffset>
+                  <wp:posOffset>5675313</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>50800</wp:posOffset>
+                  <wp:posOffset>36513</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="257175" cy="325755"/>
+                <wp:extent cx="285750" cy="354330"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1236" name=""/>
+                <wp:docPr id="1512" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
-                      <wps:cNvPr id="140" name="Shape 140"/>
+                      <wps:cNvPr id="148" name="Shape 148"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="5231700" y="3631410"/>
                           <a:ext cx="228600" cy="297180"/>
                         </a:xfrm>
                         <a:prstGeom prst="ellipse">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln cap="flat" cmpd="sng" w="28575">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                           <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="sm" w="sm" type="none"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                             <w:pPr>
                               <w:spacing w:after="0" w:before="0" w:line="240"/>
                               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
                               <w:jc w:val="left"/>
                               <w:textDirection w:val="btLr"/>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>5689600</wp:posOffset>
+                  <wp:posOffset>5675313</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>50800</wp:posOffset>
+                  <wp:posOffset>36513</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="257175" cy="325755"/>
+                <wp:extent cx="285750" cy="354330"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1236" name="image202.png"/>
+                <wp:docPr id="1512" name="image189.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image202.png"/>
+                        <pic:cNvPr id="0" name="image189.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId295"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="257175" cy="325755"/>
+                          <a:ext cx="285750" cy="354330"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000257">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000258">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000259">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
+          <w:id w:val="-218183600"/>
           <w:tag w:val="goog_rdk_25"/>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
               <w:vertAlign w:val="baseline"/>
               <w:rtl w:val="0"/>
             </w:rPr>
             <w:t xml:space="preserve">According to 2.2.1  2.2.2   2.2.3 and 2.2.4 steps, disassemble the armrest, back cover A、B and shoulder. Cut off all of power box front line buckle, show the screws, use cross screwdriver to disassemble the fixed power box at the bottom of seven screws.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000025A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
@@ -42440,294 +42837,296 @@
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">According to 4.1.1.1 and 4.1.1.2 steps disassemble the leg-rest part. Disassemble back cushion, open front sewing cover zipper, take out strapping electric actuator wiring harness of cable tie, unplug the electric actuator’s connector and line connector. Put the power box lift up, show the fixed forward slip actuator head, disassemble the cotter, pull out pin, disassemble the actuator motor loose leaf pin and cotter, then can be disassembled the forward slip electric actuator. Change the electric actuator, pay attention to when changing, do not neglected install the original sheath, gasket, etc.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000263">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000264">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">5.4  Air pump bad, change the air pump</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000265">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">5.4.1  disassemble the power box cover</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000266">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>4432300</wp:posOffset>
+                  <wp:posOffset>4418013</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>76200</wp:posOffset>
+                  <wp:posOffset>61913</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="600075" cy="424815"/>
+                <wp:extent cx="628650" cy="453390"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1237" name=""/>
+                <wp:docPr id="1513" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
-                      <wps:cNvPr id="141" name="Shape 141"/>
+                      <wps:cNvPr id="149" name="Shape 149"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="5060250" y="3581880"/>
                           <a:ext cx="571500" cy="396240"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln cap="flat" cmpd="sng" w="28575">
                           <a:solidFill>
                             <a:srgbClr val="FFCC00"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                           <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="sm" w="sm" type="none"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                             <w:pPr>
                               <w:spacing w:after="0" w:before="0" w:line="240"/>
                               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
                               <w:jc w:val="left"/>
                               <w:textDirection w:val="btLr"/>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>4432300</wp:posOffset>
+                  <wp:posOffset>4418013</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>76200</wp:posOffset>
+                  <wp:posOffset>61913</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="600075" cy="424815"/>
+                <wp:extent cx="628650" cy="453390"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1237" name="image203.png"/>
+                <wp:docPr id="1513" name="image190.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image203.png"/>
+                        <pic:cNvPr id="0" name="image190.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId296"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="600075" cy="424815"/>
+                          <a:ext cx="628650" cy="453390"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>3289300</wp:posOffset>
+                  <wp:posOffset>3275013</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>76200</wp:posOffset>
+                  <wp:posOffset>61913</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="600075" cy="424815"/>
+                <wp:extent cx="628650" cy="453390"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1238" name=""/>
+                <wp:docPr id="1514" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
-                      <wps:cNvPr id="142" name="Shape 142"/>
+                      <wps:cNvPr id="150" name="Shape 150"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="5060250" y="3581880"/>
                           <a:ext cx="571500" cy="396240"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln cap="flat" cmpd="sng" w="28575">
                           <a:solidFill>
                             <a:srgbClr val="FFCC00"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                           <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="sm" w="sm" type="none"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                             <w:pPr>
                               <w:spacing w:after="0" w:before="0" w:line="240"/>
                               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
                               <w:jc w:val="left"/>
                               <w:textDirection w:val="btLr"/>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>3289300</wp:posOffset>
+                  <wp:posOffset>3275013</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>76200</wp:posOffset>
+                  <wp:posOffset>61913</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="600075" cy="424815"/>
+                <wp:extent cx="628650" cy="453390"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1238" name="image204.png"/>
+                <wp:docPr id="1514" name="image191.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image204.png"/>
+                        <pic:cNvPr id="0" name="image191.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId297"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="600075" cy="424815"/>
+                          <a:ext cx="628650" cy="453390"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000267">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
@@ -42742,346 +43141,346 @@
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000269">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>3175000</wp:posOffset>
+                  <wp:posOffset>3160713</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>279400</wp:posOffset>
+                  <wp:posOffset>265113</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="257175" cy="226695"/>
+                <wp:extent cx="285750" cy="255270"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1239" name=""/>
+                <wp:docPr id="1515" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
-                      <wps:cNvPr id="143" name="Shape 143"/>
+                      <wps:cNvPr id="151" name="Shape 151"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="5231700" y="3680940"/>
                           <a:ext cx="228600" cy="198120"/>
                         </a:xfrm>
                         <a:prstGeom prst="ellipse">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln cap="flat" cmpd="sng" w="28575">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                           <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="sm" w="sm" type="none"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                             <w:pPr>
                               <w:spacing w:after="0" w:before="0" w:line="240"/>
                               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
                               <w:jc w:val="left"/>
                               <w:textDirection w:val="btLr"/>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>3175000</wp:posOffset>
+                  <wp:posOffset>3160713</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>279400</wp:posOffset>
+                  <wp:posOffset>265113</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="257175" cy="226695"/>
+                <wp:extent cx="285750" cy="255270"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1239" name="image206.png"/>
+                <wp:docPr id="1515" name="image193.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image206.png"/>
+                        <pic:cNvPr id="0" name="image193.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId298"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="257175" cy="226695"/>
+                          <a:ext cx="285750" cy="255270"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>3975100</wp:posOffset>
+                  <wp:posOffset>3960813</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>76200</wp:posOffset>
+                  <wp:posOffset>61913</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="257175" cy="226695"/>
+                <wp:extent cx="285750" cy="255270"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1240" name=""/>
+                <wp:docPr id="1516" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
-                      <wps:cNvPr id="144" name="Shape 144"/>
+                      <wps:cNvPr id="152" name="Shape 152"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="5231700" y="3680940"/>
                           <a:ext cx="228600" cy="198120"/>
                         </a:xfrm>
                         <a:prstGeom prst="ellipse">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln cap="flat" cmpd="sng" w="28575">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                           <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="sm" w="sm" type="none"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                             <w:pPr>
                               <w:spacing w:after="0" w:before="0" w:line="240"/>
                               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
                               <w:jc w:val="left"/>
                               <w:textDirection w:val="btLr"/>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>3975100</wp:posOffset>
+                  <wp:posOffset>3960813</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>76200</wp:posOffset>
+                  <wp:posOffset>61913</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="257175" cy="226695"/>
+                <wp:extent cx="285750" cy="255270"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1240" name="image207.png"/>
+                <wp:docPr id="1516" name="image194.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image207.png"/>
+                        <pic:cNvPr id="0" name="image194.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId299"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="257175" cy="226695"/>
+                          <a:ext cx="285750" cy="255270"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>4889500</wp:posOffset>
+                  <wp:posOffset>4875213</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>-12699</wp:posOffset>
+                  <wp:posOffset>-26985</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="371475" cy="226695"/>
+                <wp:extent cx="400050" cy="255270"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1271" name=""/>
+                <wp:docPr id="1547" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
-                      <wps:cNvPr id="175" name="Shape 175"/>
+                      <wps:cNvPr id="183" name="Shape 183"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="5174550" y="3680940"/>
                           <a:ext cx="342900" cy="198120"/>
                         </a:xfrm>
                         <a:prstGeom prst="ellipse">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln cap="flat" cmpd="sng" w="28575">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                           <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="sm" w="sm" type="none"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                             <w:pPr>
                               <w:spacing w:after="0" w:before="0" w:line="240"/>
                               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
                               <w:jc w:val="left"/>
                               <w:textDirection w:val="btLr"/>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>4889500</wp:posOffset>
+                  <wp:posOffset>4875213</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>-12699</wp:posOffset>
+                  <wp:posOffset>-26985</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="371475" cy="226695"/>
+                <wp:extent cx="400050" cy="255270"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1271" name="image243.png"/>
+                <wp:docPr id="1547" name="image244.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image243.png"/>
+                        <pic:cNvPr id="0" name="image244.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId300"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="371475" cy="226695"/>
+                          <a:ext cx="400050" cy="255270"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000026A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
@@ -43210,105 +43609,105 @@
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Unplug the air tube of air pump and take the rubber feet out of the lower case, take away the air pump and unplug the connectors. Thus you can change air pump.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000274">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="2398395" cy="1344930"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="S73F9844" id="1345" name="image110.jpg"/>
+            <wp:docPr descr="S73F9844" id="1608" name="image78.jpg"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="S73F9844" id="0" name="image110.jpg"/>
+                    <pic:cNvPr descr="S73F9844" id="0" name="image78.jpg"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId301"/>
+                    <a:blip r:embed="rId111"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2398395" cy="1344930"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>2616200</wp:posOffset>
+                  <wp:posOffset>2611438</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>38100</wp:posOffset>
+                  <wp:posOffset>33338</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="2638425" cy="1297305"/>
+                <wp:extent cx="2647950" cy="1306830"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1272" name=""/>
+                <wp:docPr id="1548" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
-                      <wps:cNvPr id="176" name="Shape 176"/>
+                      <wps:cNvPr id="184" name="Shape 184"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="4031550" y="3136110"/>
                           <a:ext cx="2628900" cy="1287780"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln cap="flat" cmpd="sng" w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                           <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="sm" w="sm" type="none"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                             <w:pPr>
@@ -43357,476 +43756,478 @@
                                 <w:i w:val="0"/>
                                 <w:smallCaps w:val="0"/>
                                 <w:strike w:val="0"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="24"/>
                                 <w:vertAlign w:val="baseline"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Right Air Pump: legs and feet airbags, left and right shoulder, waist and seat three-valve magnetic valve group</w:t>
                             </w:r>
                           </w:p>
                           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                             <w:pPr>
                               <w:spacing w:after="0" w:before="0" w:line="240"/>
                               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
                               <w:jc w:val="both"/>
                               <w:textDirection w:val="btLr"/>
                             </w:pPr>
                             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                               <w:rPr>
                                 <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
                                 <w:b w:val="0"/>
                                 <w:i w:val="0"/>
                                 <w:smallCaps w:val="0"/>
                                 <w:strike w:val="0"/>
                                 <w:color w:val="000000"/>
-                                <w:sz w:val="21"/>
+                                <w:sz w:val="24"/>
                                 <w:vertAlign w:val="baseline"/>
                               </w:rPr>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>2616200</wp:posOffset>
+                  <wp:posOffset>2611438</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>38100</wp:posOffset>
+                  <wp:posOffset>33338</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="2638425" cy="1297305"/>
+                <wp:extent cx="2647950" cy="1306830"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1272" name="image244.png"/>
+                <wp:docPr id="1548" name="image245.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image244.png"/>
+                        <pic:cNvPr id="0" name="image245.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId302"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="2638425" cy="1297305"/>
+                          <a:ext cx="2647950" cy="1306830"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000275">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">5.5 </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Massage machine is broken, change the massage machine.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000276">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">5.5.1 </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
+          <w:id w:val="-291909840"/>
           <w:tag w:val="goog_rdk_26"/>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:vertAlign w:val="baseline"/>
               <w:rtl w:val="0"/>
             </w:rPr>
             <w:t xml:space="preserve">According to the steps of 5.3.1、2.2.1、2.2.2、2.2.3、2.2.4 and 5.4.1, take away the back cover, armrest, back-rest cover A and B, shoulder and power box cover. Cut down the connectors of massage machine by </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:fill="f2f2f2" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Diagonal Pliers and unplug the air tube. Remove the six screws fixing the back-rest front plastic part. </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>3987800</wp:posOffset>
+                  <wp:posOffset>3978275</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>774700</wp:posOffset>
+                  <wp:posOffset>765175</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="247650" cy="316230"/>
+                <wp:extent cx="266700" cy="335280"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1273" name=""/>
+                <wp:docPr id="1549" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
-                      <wps:cNvPr id="177" name="Shape 177"/>
+                      <wps:cNvPr id="185" name="Shape 185"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="5231700" y="3631410"/>
                           <a:ext cx="228600" cy="297180"/>
                         </a:xfrm>
                         <a:prstGeom prst="ellipse">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln cap="flat" cmpd="sng" w="19050">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                           <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="sm" w="sm" type="none"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                             <w:pPr>
                               <w:spacing w:after="0" w:before="0" w:line="240"/>
                               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
                               <w:jc w:val="left"/>
                               <w:textDirection w:val="btLr"/>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>3987800</wp:posOffset>
+                  <wp:posOffset>3978275</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>774700</wp:posOffset>
+                  <wp:posOffset>765175</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="247650" cy="316230"/>
+                <wp:extent cx="266700" cy="335280"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1273" name="image245.png"/>
+                <wp:docPr id="1549" name="image246.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image245.png"/>
+                        <pic:cNvPr id="0" name="image246.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId303"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="247650" cy="316230"/>
+                          <a:ext cx="266700" cy="335280"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>3644900</wp:posOffset>
+                  <wp:posOffset>3635375</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>774700</wp:posOffset>
+                  <wp:posOffset>765175</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="247650" cy="316230"/>
+                <wp:extent cx="266700" cy="335280"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1274" name=""/>
+                <wp:docPr id="1550" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
-                      <wps:cNvPr id="178" name="Shape 178"/>
+                      <wps:cNvPr id="186" name="Shape 186"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="5231700" y="3631410"/>
                           <a:ext cx="228600" cy="297180"/>
                         </a:xfrm>
                         <a:prstGeom prst="ellipse">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln cap="flat" cmpd="sng" w="19050">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                           <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="sm" w="sm" type="none"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                             <w:pPr>
                               <w:spacing w:after="0" w:before="0" w:line="240"/>
                               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
                               <w:jc w:val="left"/>
                               <w:textDirection w:val="btLr"/>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>3644900</wp:posOffset>
+                  <wp:posOffset>3635375</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>774700</wp:posOffset>
+                  <wp:posOffset>765175</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="247650" cy="316230"/>
+                <wp:extent cx="266700" cy="335280"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1274" name="image246.png"/>
+                <wp:docPr id="1550" name="image247.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image246.png"/>
+                        <pic:cNvPr id="0" name="image247.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId304"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="247650" cy="316230"/>
+                          <a:ext cx="266700" cy="335280"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:drawing>
           <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>4686300</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>792480</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1249680" cy="2080260"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:wrapNone/>
-            <wp:docPr id="1342" name="image95.jpg"/>
+            <wp:docPr id="1619" name="image106.jpg"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image95.jpg"/>
+                    <pic:cNvPr id="0" name="image106.jpg"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId305"/>
+                    <a:blip r:embed="rId112"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1249680" cy="2080260"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000277">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>787400</wp:posOffset>
+                  <wp:posOffset>782638</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>0</wp:posOffset>
+                  <wp:posOffset>-4761</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1838325" cy="702945"/>
+                <wp:extent cx="1847850" cy="712470"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1265" name=""/>
+                <wp:docPr id="1541" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
-                      <wps:cNvPr id="169" name="Shape 169"/>
+                      <wps:cNvPr id="177" name="Shape 177"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="4431600" y="3433290"/>
                           <a:ext cx="1828800" cy="693420"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln cap="flat" cmpd="sng" w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                           <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="sm" w="sm" type="none"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                             <w:pPr>
@@ -43842,396 +44243,396 @@
                                 <w:i w:val="0"/>
                                 <w:smallCaps w:val="0"/>
                                 <w:strike w:val="0"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="24"/>
                                 <w:vertAlign w:val="baseline"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Six Screws Fixing the Back-rest Front Plastic Part.</w:t>
                             </w:r>
                           </w:p>
                           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                             <w:pPr>
                               <w:spacing w:after="0" w:before="0" w:line="240"/>
                               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
                               <w:jc w:val="both"/>
                               <w:textDirection w:val="btLr"/>
                             </w:pPr>
                             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                               <w:rPr>
                                 <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
                                 <w:b w:val="0"/>
                                 <w:i w:val="0"/>
                                 <w:smallCaps w:val="0"/>
                                 <w:strike w:val="0"/>
                                 <w:color w:val="000000"/>
-                                <w:sz w:val="21"/>
+                                <w:sz w:val="24"/>
                                 <w:vertAlign w:val="baseline"/>
                               </w:rPr>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>787400</wp:posOffset>
+                  <wp:posOffset>782638</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>0</wp:posOffset>
+                  <wp:posOffset>-4761</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1838325" cy="702945"/>
+                <wp:extent cx="1847850" cy="712470"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1265" name="image237.png"/>
+                <wp:docPr id="1541" name="image233.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image237.png"/>
+                        <pic:cNvPr id="0" name="image233.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId306"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="1838325" cy="702945"/>
+                          <a:ext cx="1847850" cy="712470"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000278">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000279">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                               </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>3644900</wp:posOffset>
+                  <wp:posOffset>3635375</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>88900</wp:posOffset>
+                  <wp:posOffset>79375</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="247650" cy="316230"/>
+                <wp:extent cx="266700" cy="335280"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1266" name=""/>
+                <wp:docPr id="1542" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
-                      <wps:cNvPr id="170" name="Shape 170"/>
+                      <wps:cNvPr id="178" name="Shape 178"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="5231700" y="3631410"/>
                           <a:ext cx="228600" cy="297180"/>
                         </a:xfrm>
                         <a:prstGeom prst="ellipse">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln cap="flat" cmpd="sng" w="19050">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                           <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="sm" w="sm" type="none"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                             <w:pPr>
                               <w:spacing w:after="0" w:before="0" w:line="240"/>
                               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
                               <w:jc w:val="left"/>
                               <w:textDirection w:val="btLr"/>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>3644900</wp:posOffset>
+                  <wp:posOffset>3635375</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>88900</wp:posOffset>
+                  <wp:posOffset>79375</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="247650" cy="316230"/>
+                <wp:extent cx="266700" cy="335280"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1266" name="image238.png"/>
+                <wp:docPr id="1542" name="image234.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image238.png"/>
+                        <pic:cNvPr id="0" name="image234.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId307"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="247650" cy="316230"/>
+                          <a:ext cx="266700" cy="335280"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>3987800</wp:posOffset>
+                  <wp:posOffset>3978275</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>88900</wp:posOffset>
+                  <wp:posOffset>79375</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="247650" cy="316230"/>
+                <wp:extent cx="266700" cy="335280"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1267" name=""/>
+                <wp:docPr id="1543" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
-                      <wps:cNvPr id="171" name="Shape 171"/>
+                      <wps:cNvPr id="179" name="Shape 179"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="5231700" y="3631410"/>
                           <a:ext cx="228600" cy="297180"/>
                         </a:xfrm>
                         <a:prstGeom prst="ellipse">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln cap="flat" cmpd="sng" w="19050">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                           <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="sm" w="sm" type="none"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                             <w:pPr>
                               <w:spacing w:after="0" w:before="0" w:line="240"/>
                               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
                               <w:jc w:val="left"/>
                               <w:textDirection w:val="btLr"/>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>3987800</wp:posOffset>
+                  <wp:posOffset>3978275</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>88900</wp:posOffset>
+                  <wp:posOffset>79375</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="247650" cy="316230"/>
+                <wp:extent cx="266700" cy="335280"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1267" name="image239.png"/>
+                <wp:docPr id="1543" name="image236.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image239.png"/>
+                        <pic:cNvPr id="0" name="image236.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId308"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="247650" cy="316230"/>
+                          <a:ext cx="266700" cy="335280"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000027A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000027B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>1130300</wp:posOffset>
+                  <wp:posOffset>1125538</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>0</wp:posOffset>
+                  <wp:posOffset>-4761</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1724025" cy="504825"/>
+                <wp:extent cx="1733550" cy="514350"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1268" name=""/>
+                <wp:docPr id="1544" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
-                      <wps:cNvPr id="172" name="Shape 172"/>
+                      <wps:cNvPr id="180" name="Shape 180"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="4488750" y="3532350"/>
                           <a:ext cx="1714500" cy="495300"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln cap="flat" cmpd="sng" w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000080"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                           <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="sm" w="sm" type="none"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                             <w:pPr>
@@ -44247,310 +44648,310 @@
                                 <w:i w:val="0"/>
                                 <w:smallCaps w:val="0"/>
                                 <w:strike w:val="0"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="24"/>
                                 <w:vertAlign w:val="baseline"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Massage Machine Air Tube Connector</w:t>
                             </w:r>
                           </w:p>
                           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                             <w:pPr>
                               <w:spacing w:after="0" w:before="0" w:line="240"/>
                               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
                               <w:jc w:val="both"/>
                               <w:textDirection w:val="btLr"/>
                             </w:pPr>
                             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                               <w:rPr>
                                 <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
                                 <w:b w:val="0"/>
                                 <w:i w:val="0"/>
                                 <w:smallCaps w:val="0"/>
                                 <w:strike w:val="0"/>
                                 <w:color w:val="000000"/>
-                                <w:sz w:val="21"/>
+                                <w:sz w:val="24"/>
                                 <w:vertAlign w:val="baseline"/>
                               </w:rPr>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>1130300</wp:posOffset>
+                  <wp:posOffset>1125538</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>0</wp:posOffset>
+                  <wp:posOffset>-4761</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1724025" cy="504825"/>
+                <wp:extent cx="1733550" cy="514350"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1268" name="image240.png"/>
+                <wp:docPr id="1544" name="image240.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="image240.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId309"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="1724025" cy="504825"/>
+                          <a:ext cx="1733550" cy="514350"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>2844800</wp:posOffset>
+                  <wp:posOffset>2840038</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>88900</wp:posOffset>
+                  <wp:posOffset>84138</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1266825" cy="108585"/>
+                <wp:extent cx="1276350" cy="118110"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1269" name=""/>
+                <wp:docPr id="1545" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm flipH="1" rot="10800000">
                           <a:off x="4717350" y="3730470"/>
                           <a:ext cx="1257300" cy="99060"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln cap="flat" cmpd="sng" w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000080"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
-                          <a:headEnd len="med" w="med" type="none"/>
+                          <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="med" w="med" type="triangle"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>2844800</wp:posOffset>
+                  <wp:posOffset>2840038</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>88900</wp:posOffset>
+                  <wp:posOffset>84138</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1266825" cy="108585"/>
+                <wp:extent cx="1276350" cy="118110"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1269" name="image241.png"/>
+                <wp:docPr id="1545" name="image242.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image241.png"/>
+                        <pic:cNvPr id="0" name="image242.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId310"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="1266825" cy="108585"/>
+                          <a:ext cx="1276350" cy="118110"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000027C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>3873500</wp:posOffset>
+                  <wp:posOffset>3863975</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>88900</wp:posOffset>
+                  <wp:posOffset>79375</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="247650" cy="316230"/>
+                <wp:extent cx="266700" cy="335280"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1270" name=""/>
+                <wp:docPr id="1546" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
-                      <wps:cNvPr id="174" name="Shape 174"/>
+                      <wps:cNvPr id="182" name="Shape 182"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="5231700" y="3631410"/>
                           <a:ext cx="228600" cy="297180"/>
                         </a:xfrm>
                         <a:prstGeom prst="ellipse">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln cap="flat" cmpd="sng" w="19050">
                           <a:solidFill>
                             <a:srgbClr val="000080"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                           <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="sm" w="sm" type="none"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                             <w:pPr>
                               <w:spacing w:after="0" w:before="0" w:line="240"/>
                               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
                               <w:jc w:val="left"/>
                               <w:textDirection w:val="btLr"/>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>3873500</wp:posOffset>
+                  <wp:posOffset>3863975</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>88900</wp:posOffset>
+                  <wp:posOffset>79375</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="247650" cy="316230"/>
+                <wp:extent cx="266700" cy="335280"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1270" name="image242.png"/>
+                <wp:docPr id="1546" name="image243.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image242.png"/>
+                        <pic:cNvPr id="0" name="image243.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId311"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="247650" cy="316230"/>
+                          <a:ext cx="266700" cy="335280"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000027D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
@@ -44631,64 +45032,64 @@
         </w:rPr>
         <w:t xml:space="preserve">Remove the eight screws fixing the back-rest junction plate by cross screwdriver, then you can change the massage machine.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000282">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>2730500</wp:posOffset>
+                  <wp:posOffset>2725738</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>292100</wp:posOffset>
+                  <wp:posOffset>287338</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="2066925" cy="901065"/>
+                <wp:extent cx="2076450" cy="910590"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1208" name=""/>
+                <wp:docPr id="1484" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
-                      <wps:cNvPr id="112" name="Shape 112"/>
+                      <wps:cNvPr id="120" name="Shape 120"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="4317300" y="3334230"/>
                           <a:ext cx="2057400" cy="891540"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln cap="flat" cmpd="sng" w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                           <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="sm" w="sm" type="none"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                             <w:pPr>
@@ -44757,400 +45158,443 @@
                                 <w:b w:val="0"/>
                                 <w:i w:val="0"/>
                                 <w:smallCaps w:val="0"/>
                                 <w:strike w:val="0"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="24"/>
                                 <w:vertAlign w:val="baseline"/>
                               </w:rPr>
                             </w:r>
                           </w:p>
                           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                             <w:pPr>
                               <w:spacing w:after="0" w:before="0" w:line="240"/>
                               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
                               <w:jc w:val="both"/>
                               <w:textDirection w:val="btLr"/>
                             </w:pPr>
                             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                               <w:rPr>
                                 <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
                                 <w:b w:val="0"/>
                                 <w:i w:val="0"/>
                                 <w:smallCaps w:val="0"/>
                                 <w:strike w:val="0"/>
                                 <w:color w:val="000000"/>
-                                <w:sz w:val="21"/>
+                                <w:sz w:val="24"/>
                                 <w:vertAlign w:val="baseline"/>
                               </w:rPr>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>2730500</wp:posOffset>
+                  <wp:posOffset>2725738</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>292100</wp:posOffset>
+                  <wp:posOffset>287338</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="2066925" cy="901065"/>
+                <wp:extent cx="2076450" cy="910590"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1208" name="image158.png"/>
+                <wp:docPr id="1484" name="image158.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="image158.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId312"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="2066925" cy="901065"/>
+                          <a:ext cx="2076450" cy="910590"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>1816100</wp:posOffset>
+                  <wp:posOffset>1811338</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>584200</wp:posOffset>
+                  <wp:posOffset>579438</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="923925" cy="207645"/>
+                <wp:extent cx="933450" cy="217170"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1209" name=""/>
+                <wp:docPr id="1485" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm flipH="1">
                           <a:off x="4888800" y="3680940"/>
                           <a:ext cx="914400" cy="198120"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln cap="flat" cmpd="sng" w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
-                          <a:headEnd len="med" w="med" type="none"/>
+                          <a:headEnd len="sm" w="sm" type="none"/>
                           <a:tailEnd len="med" w="med" type="triangle"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>1816100</wp:posOffset>
+                  <wp:posOffset>1811338</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>584200</wp:posOffset>
+                  <wp:posOffset>579438</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="923925" cy="207645"/>
+                <wp:extent cx="933450" cy="217170"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1209" name="image159.png"/>
+                <wp:docPr id="1485" name="image159.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="image159.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId313"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="923925" cy="207645"/>
+                          <a:ext cx="933450" cy="217170"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>1</wp:posOffset>
+                  <wp:posOffset>2</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="3672205" cy="1943100"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1204" name=""/>
+                <wp:docPr id="1480" name=""/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr/>
                       <wpg:grpSpPr>
                         <a:xfrm>
                           <a:off x="3509875" y="2808450"/>
                           <a:ext cx="3672205" cy="1943100"/>
                           <a:chOff x="3509875" y="2808450"/>
                           <a:chExt cx="3672250" cy="1943100"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <wpg:grpSp>
                         <wpg:cNvGrpSpPr/>
                         <wpg:grpSpPr>
                           <a:xfrm>
                             <a:off x="3509898" y="2808450"/>
                             <a:ext cx="3672205" cy="1943100"/>
-                            <a:chOff x="2362" y="3138"/>
-                            <a:chExt cx="5029" cy="2665"/>
+                            <a:chOff x="3509875" y="2808450"/>
+                            <a:chExt cx="3672250" cy="1943100"/>
                           </a:xfrm>
                         </wpg:grpSpPr>
                         <wps:wsp>
                           <wps:cNvSpPr/>
                           <wps:cNvPr id="24" name="Shape 24"/>
                           <wps:spPr>
                             <a:xfrm>
-                              <a:off x="2362" y="3138"/>
-                              <a:ext cx="5025" cy="2650"/>
+                              <a:off x="3509875" y="2808450"/>
+                              <a:ext cx="3672250" cy="1943100"/>
                             </a:xfrm>
                             <a:prstGeom prst="rect">
                               <a:avLst/>
                             </a:prstGeom>
                             <a:noFill/>
                             <a:ln>
                               <a:noFill/>
                             </a:ln>
                           </wps:spPr>
                           <wps:txbx>
                             <w:txbxContent>
                               <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                                 <w:pPr>
                                   <w:spacing w:after="0" w:before="0" w:line="240"/>
                                   <w:ind w:left="0" w:right="0" w:firstLine="0"/>
                                   <w:jc w:val="left"/>
                                   <w:textDirection w:val="btLr"/>
                                 </w:pPr>
                               </w:p>
                             </w:txbxContent>
                           </wps:txbx>
                           <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
                             <a:noAutofit/>
                           </wps:bodyPr>
                         </wps:wsp>
-                        <wps:wsp>
-[...2 lines deleted...]
-                          <wps:spPr>
+                        <wpg:grpSp>
+                          <wpg:cNvGrpSpPr/>
+                          <wpg:grpSpPr>
                             <a:xfrm>
-                              <a:off x="2362" y="3138"/>
-                              <a:ext cx="5029" cy="2665"/>
+                              <a:off x="3509898" y="2808450"/>
+                              <a:ext cx="3672205" cy="1943100"/>
+                              <a:chOff x="2362" y="3138"/>
+                              <a:chExt cx="5029" cy="2665"/>
                             </a:xfrm>
-                            <a:prstGeom prst="rect">
-[...3 lines deleted...]
-                            <a:ln>
+                          </wpg:grpSpPr>
+                          <wps:wsp>
+                            <wps:cNvSpPr/>
+                            <wps:cNvPr id="108" name="Shape 108"/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="2362" y="3138"/>
+                                <a:ext cx="5025" cy="2650"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
                               <a:noFill/>
-                            </a:ln>
-[...38 lines deleted...]
-                            <a:ln>
+                              <a:ln>
+                                <a:noFill/>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:txbx>
+                              <w:txbxContent>
+                                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                                  <w:pPr>
+                                    <w:spacing w:after="0" w:before="0" w:line="240"/>
+                                    <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                    <w:jc w:val="left"/>
+                                    <w:textDirection w:val="btLr"/>
+                                  </w:pPr>
+                                </w:p>
+                              </w:txbxContent>
+                            </wps:txbx>
+                            <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                          <wps:wsp>
+                            <wps:cNvSpPr/>
+                            <wps:cNvPr id="109" name="Shape 109"/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="2362" y="3138"/>
+                                <a:ext cx="5029" cy="2665"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
                               <a:noFill/>
-                            </a:ln>
-[...39 lines deleted...]
-                        </wps:wsp>
+                              <a:ln>
+                                <a:noFill/>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:txbx>
+                              <w:txbxContent>
+                                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                                  <w:pPr>
+                                    <w:spacing w:after="0" w:before="0" w:line="240"/>
+                                    <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                    <w:jc w:val="left"/>
+                                    <w:textDirection w:val="btLr"/>
+                                  </w:pPr>
+                                </w:p>
+                              </w:txbxContent>
+                            </wps:txbx>
+                            <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                          <pic:pic>
+                            <pic:nvPicPr>
+                              <pic:cNvPr id="110" name="Shape 110"/>
+                              <pic:cNvPicPr preferRelativeResize="0"/>
+                            </pic:nvPicPr>
+                            <pic:blipFill rotWithShape="1">
+                              <a:blip r:embed="rId113">
+                                <a:alphaModFix/>
+                              </a:blip>
+                              <a:srcRect b="0" l="0" r="0" t="0"/>
+                              <a:stretch/>
+                            </pic:blipFill>
+                            <pic:spPr>
+                              <a:xfrm>
+                                <a:off x="2362" y="3138"/>
+                                <a:ext cx="3365" cy="2665"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:noFill/>
+                              <a:ln>
+                                <a:noFill/>
+                              </a:ln>
+                            </pic:spPr>
+                          </pic:pic>
+                          <wps:wsp>
+                            <wps:cNvSpPr/>
+                            <wps:cNvPr id="111" name="Shape 111"/>
+                            <wps:spPr>
+                              <a:xfrm rot="960000">
+                                <a:off x="3966" y="3608"/>
+                                <a:ext cx="809" cy="1163"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="ellipse">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:noFill/>
+                              <a:ln cap="flat" cmpd="sng" w="28575">
+                                <a:solidFill>
+                                  <a:srgbClr val="FF0000"/>
+                                </a:solidFill>
+                                <a:prstDash val="solid"/>
+                                <a:miter lim="800000"/>
+                                <a:headEnd len="sm" w="sm" type="none"/>
+                                <a:tailEnd len="sm" w="sm" type="none"/>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:txbx>
+                              <w:txbxContent>
+                                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                                  <w:pPr>
+                                    <w:spacing w:after="0" w:before="0" w:line="240"/>
+                                    <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                    <w:jc w:val="left"/>
+                                    <w:textDirection w:val="btLr"/>
+                                  </w:pPr>
+                                </w:p>
+                              </w:txbxContent>
+                            </wps:txbx>
+                            <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </wpg:grpSp>
                       </wpg:grpSp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>1</wp:posOffset>
+                  <wp:posOffset>2</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="3672205" cy="1943100"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1204" name="image154.png"/>
+                <wp:docPr id="1480" name="image153.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image154.png"/>
+                        <pic:cNvPr id="0" name="image153.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId315"/>
+                        <a:blip r:embed="rId29"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="3672205" cy="1943100"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000283">
       <w:pPr>
         <w:rPr>
@@ -45208,267 +45652,275 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000288">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:footerReference r:id="rId316" w:type="default"/>
-      <w:footerReference r:id="rId317" w:type="even"/>
+      <w:footerReference r:id="rId114" w:type="default"/>
+      <w:footerReference r:id="rId115" w:type="even"/>
       <w:pgSz w:h="16838" w:w="11906" w:orient="portrait"/>
       <w:pgMar w:bottom="1440" w:top="1440" w:left="1800" w:right="1800" w:header="851" w:footer="992"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:font w:name="Arial"/>
   <w:font w:name="Georgia"/>
   <w:font w:name="Arial Unicode MS"/>
   <w:font w:name="Times New Roman"/>
   <w:font w:name="Courier New"/>
   <w:font w:name="Noto Sans Symbols">
     <w:embedRegular w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId22" w:subsetted="0"/>
     <w:embedBold w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId23" w:subsetted="0"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000289">
     <w:pPr>
       <w:keepNext w:val="0"/>
       <w:keepLines w:val="0"/>
-      <w:pageBreakBefore w:val="0"/>
       <w:widowControl w:val="0"/>
       <w:pBdr>
         <w:top w:space="0" w:sz="0" w:val="nil"/>
         <w:left w:space="0" w:sz="0" w:val="nil"/>
         <w:bottom w:space="0" w:sz="0" w:val="nil"/>
         <w:right w:space="0" w:sz="0" w:val="nil"/>
         <w:between w:space="0" w:sz="0" w:val="nil"/>
       </w:pBdr>
       <w:shd w:fill="auto" w:val="clear"/>
       <w:tabs>
         <w:tab w:val="center" w:leader="none" w:pos="4153"/>
         <w:tab w:val="right" w:leader="none" w:pos="8306"/>
       </w:tabs>
       <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
         <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:u w:val="none"/>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
         <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:u w:val="none"/>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
       <w:instrText xml:space="preserve">PAGE</w:instrText>
       <w:fldChar w:fldCharType="separate"/>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rtl w:val="0"/>
       </w:rPr>
     </w:r>
   </w:p>
   <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000028A">
     <w:pPr>
       <w:keepNext w:val="0"/>
       <w:keepLines w:val="0"/>
-      <w:pageBreakBefore w:val="0"/>
       <w:widowControl w:val="0"/>
       <w:pBdr>
         <w:top w:space="0" w:sz="0" w:val="nil"/>
         <w:left w:space="0" w:sz="0" w:val="nil"/>
         <w:bottom w:space="0" w:sz="0" w:val="nil"/>
         <w:right w:space="0" w:sz="0" w:val="nil"/>
         <w:between w:space="0" w:sz="0" w:val="nil"/>
       </w:pBdr>
       <w:shd w:fill="auto" w:val="clear"/>
       <w:tabs>
         <w:tab w:val="center" w:leader="none" w:pos="4153"/>
         <w:tab w:val="right" w:leader="none" w:pos="8306"/>
       </w:tabs>
       <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="360" w:firstLine="0"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
         <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:u w:val="none"/>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rtl w:val="0"/>
       </w:rPr>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000028B">
     <w:pPr>
       <w:keepNext w:val="0"/>
       <w:keepLines w:val="0"/>
-      <w:pageBreakBefore w:val="0"/>
       <w:widowControl w:val="0"/>
       <w:pBdr>
         <w:top w:space="0" w:sz="0" w:val="nil"/>
         <w:left w:space="0" w:sz="0" w:val="nil"/>
         <w:bottom w:space="0" w:sz="0" w:val="nil"/>
         <w:right w:space="0" w:sz="0" w:val="nil"/>
         <w:between w:space="0" w:sz="0" w:val="nil"/>
       </w:pBdr>
       <w:shd w:fill="auto" w:val="clear"/>
       <w:tabs>
         <w:tab w:val="center" w:leader="none" w:pos="4153"/>
         <w:tab w:val="right" w:leader="none" w:pos="8306"/>
       </w:tabs>
       <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
         <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:u w:val="none"/>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
         <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:u w:val="none"/>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
       <w:instrText xml:space="preserve">PAGE</w:instrText>
       <w:fldChar w:fldCharType="separate"/>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rtl w:val="0"/>
       </w:rPr>
     </w:r>
   </w:p>
   <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000028C">
     <w:pPr>
       <w:keepNext w:val="0"/>
       <w:keepLines w:val="0"/>
-      <w:pageBreakBefore w:val="0"/>
       <w:widowControl w:val="0"/>
       <w:pBdr>
         <w:top w:space="0" w:sz="0" w:val="nil"/>
         <w:left w:space="0" w:sz="0" w:val="nil"/>
         <w:bottom w:space="0" w:sz="0" w:val="nil"/>
         <w:right w:space="0" w:sz="0" w:val="nil"/>
         <w:between w:space="0" w:sz="0" w:val="nil"/>
       </w:pBdr>
       <w:shd w:fill="auto" w:val="clear"/>
       <w:tabs>
         <w:tab w:val="center" w:leader="none" w:pos="4153"/>
         <w:tab w:val="right" w:leader="none" w:pos="8306"/>
       </w:tabs>
       <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="360" w:firstLine="0"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
         <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:u w:val="none"/>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rtl w:val="0"/>
       </w:rPr>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:abstractNum w:abstractNumId="1">
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
@@ -45844,295 +46296,219 @@
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:embedTrueTypeFonts w:val="1"/>
   <w:defaultTabStop w:val="720"/>
   <w:compat>
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:sz w:val="21"/>
         <w:szCs w:val="21"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="en"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+    <w:name w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="100.0" w:type="dxa"/>
+        <w:left w:w="100.0" w:type="dxa"/>
+        <w:bottom w:w="100.0" w:type="dxa"/>
+        <w:right w:w="100.0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="normal"/>
-  </w:style>
-[...1 lines deleted...]
-    <w:name w:val="Table Normal"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:widowControl w:val="0"/>
       <w:spacing w:after="330" w:before="340" w:line="576" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="44"/>
       <w:szCs w:val="44"/>
       <w:vertAlign w:val="baseline"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:widowControl w:val="0"/>
       <w:spacing w:after="260" w:before="260" w:line="416" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
       <w:vertAlign w:val="baseline"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="80" w:before="280" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="40" w:before="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="40" w:before="220" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="40" w:before="200" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="120" w:before="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="72"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal">
-[...26 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+    <w:name w:val="normal"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading1">
-[...66 lines deleted...]
-    </w:rPr>
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+    <w:name w:val="Table Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:next w:val="DefaultParagraphFont"/>
     <w:autoRedefine w:val="0"/>
     <w:hidden w:val="0"/>
     <w:qFormat w:val="0"/>
     <w:rPr>
       <w:w w:val="100"/>
       <w:position w:val="-1"/>
       <w:effect w:val="none"/>
       <w:vertAlign w:val="baseline"/>
       <w:cs w:val="0"/>
       <w:em w:val="none"/>
       <w:lang/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal">
     <w:name w:val="Table Normal"/>
     <w:next w:val="TableNormal"/>
     <w:autoRedefine w:val="0"/>
     <w:hidden w:val="0"/>
     <w:qFormat w:val="0"/>
     <w:pPr>
       <w:suppressAutoHyphens w:val="1"/>
@@ -46305,68 +46681,50 @@
     <w:hidden w:val="0"/>
     <w:qFormat w:val="0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:suppressAutoHyphens w:val="1"/>
       <w:spacing w:line="1" w:lineRule="atLeast"/>
       <w:ind w:leftChars="-1" w:rightChars="0" w:firstLineChars="-1"/>
       <w:jc w:val="both"/>
       <w:textDirection w:val="btLr"/>
       <w:textAlignment w:val="top"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:w w:val="100"/>
       <w:kern w:val="2"/>
       <w:position w:val="-1"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:effect w:val="none"/>
       <w:vertAlign w:val="baseline"/>
       <w:cs w:val="0"/>
       <w:em w:val="none"/>
       <w:lang w:bidi="ar-SA" w:eastAsia="zh-CN" w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Subtitle">
-[...16 lines deleted...]
-  </w:style>
   <w:style w:type="table" w:styleId="Table1">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="0.0" w:type="dxa"/>
         <w:left w:w="108.0" w:type="dxa"/>
         <w:bottom w:w="0.0" w:type="dxa"/>
         <w:right w:w="108.0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Table2">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="0.0" w:type="dxa"/>
         <w:left w:w="108.0" w:type="dxa"/>
         <w:bottom w:w="0.0" w:type="dxa"/>
         <w:right w:w="108.0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
@@ -46375,55 +46733,138 @@
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="0.0" w:type="dxa"/>
         <w:left w:w="108.0" w:type="dxa"/>
         <w:bottom w:w="0.0" w:type="dxa"/>
         <w:right w:w="108.0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Table4">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="0.0" w:type="dxa"/>
         <w:left w:w="108.0" w:type="dxa"/>
         <w:bottom w:w="0.0" w:type="dxa"/>
         <w:right w:w="108.0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+      <w:i w:val="1"/>
+      <w:iCs w:val="1"/>
+      <w:color w:val="666666"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Table1">
+    <w:basedOn w:val="TableNormal"/>
+    <w:rPr>
+      <w:vertAlign w:val="baseline"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0.0" w:type="dxa"/>
+        <w:left w:w="108.0" w:type="dxa"/>
+        <w:bottom w:w="0.0" w:type="dxa"/>
+        <w:right w:w="108.0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Table2">
+    <w:basedOn w:val="TableNormal"/>
+    <w:rPr>
+      <w:vertAlign w:val="baseline"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0.0" w:type="dxa"/>
+        <w:left w:w="108.0" w:type="dxa"/>
+        <w:bottom w:w="0.0" w:type="dxa"/>
+        <w:right w:w="108.0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Table3">
+    <w:basedOn w:val="TableNormal"/>
+    <w:rPr>
+      <w:vertAlign w:val="baseline"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0.0" w:type="dxa"/>
+        <w:left w:w="108.0" w:type="dxa"/>
+        <w:bottom w:w="0.0" w:type="dxa"/>
+        <w:right w:w="108.0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Table4">
+    <w:basedOn w:val="TableNormal"/>
+    <w:rPr>
+      <w:vertAlign w:val="baseline"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0.0" w:type="dxa"/>
+        <w:left w:w="108.0" w:type="dxa"/>
+        <w:bottom w:w="0.0" w:type="dxa"/>
+        <w:right w:w="108.0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image183.jpg"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image42.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image190.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image162.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image196.jpg"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image108.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image184.jpg"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image107.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image66.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image185.jpg"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image43.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image236.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image37.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image283.jpg"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image36.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image24.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image232.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image35.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image33.jpg"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image41.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image268.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image219.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image205.jpg"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image48.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image214.jpg"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image215.jpg"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image63.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image216.jpg"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image70.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image161.jpg"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image54.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image204.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image163.jpg"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image53.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image203.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image282.jpg"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image52.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image202.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image60.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image46.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image201.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image69.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image68.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image207.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image67.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image206.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image267.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXML/item1.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image64.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image21.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.jpg"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.jpg"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image118.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.jpg"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image109.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.jpg"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image32.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.emf"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.jpg"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image101.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image193.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image192.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image186.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image182.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image187.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image38.jpg"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image111.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image174.jpg"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image279.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image188.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image191.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image208.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image25.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image23.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image27.jpg"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image126.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image26.jpg"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image125.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image278.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image22.jpg"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image119.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image276.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image138.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image275.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image134.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image113.jpg"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image133.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image114.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image121.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image277.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image165.jpg"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image112.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image166.jpg"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image115.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.jpg"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image120.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image117.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image168.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image217.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image178.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image218.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image180.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image116.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image179.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image169.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image167.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image213.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image285.jpg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image132.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image142.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image274.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image141.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image273.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="about:blank" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image137.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="about:blank" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image298.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="about:blank" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image297.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image296.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image140.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image281.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image34.jpg"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image289.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="about:blank" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image136.jpg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="about:blank" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image287.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image195.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image235.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image198.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image197.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image194.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image45.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image200.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image199.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.jpg"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image211.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image221.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image50.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image97.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image220.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image210.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image234.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image28.jpg"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image227.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image212.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image99.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image47.jpg"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image98.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image40.jpg"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.jpg"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image135.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image59.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image94.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image209.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image93.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image229.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image100.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image228.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image56.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image65.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image58.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image55.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image51.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image96.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image226.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image57.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image88.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image225.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image284.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image62.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image49.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image87.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image233.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image123.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image230.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image292.jpg"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image122.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image272.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image128.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image61.jpg"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image127.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image280.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image83.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image224.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image82.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image223.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image39.jpg"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image222.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image124.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image231.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image171.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image85.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image170.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image259.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image264.jpg"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image258.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image160.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image257.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image266.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image172.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image260.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image263.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image177.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image271.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image176.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image288.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image175.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image270.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image173.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image269.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image75.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image84.jpg"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image74.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image73.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image262.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image261.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image72.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image71.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image80.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image79.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="about:blank" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="about:blank" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image295.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image164.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image294.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image139.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image92.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image31.jpg"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image249.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image148.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image248.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image247.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image131.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image293.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image130.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image291.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image129.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image90.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image149.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image290.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dict.youdao.com/w/interference%20phenomenon/#keyfrom=E2Ctranslation" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image156.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dict.youdao.com/w/optocoupler/#keyfrom=E2Ctranslation" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image265.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image157.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dict.youdao.com/w/optocoupler/#keyfrom=E2Ctranslation" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dict.youdao.com/w/interference%20phenomenon/#keyfrom=E2Ctranslation" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image189.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image155.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image146.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image256.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image153.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image91.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image152.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image255.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image151.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image254.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image147.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image143.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image251.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image250.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image150.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image89.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image30.jpg"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image253.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image145.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image252.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image144.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image86.jpg"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image95.jpg"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image246.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image245.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image244.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image240.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image239.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image238.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image237.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image110.jpg"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image243.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image29.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image76.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image106.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image105.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image81.jpg"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image78.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image77.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image104.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image103.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image102.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image154.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image286.jpg"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image159.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image158.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image242.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image241.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image225.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image227.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image228.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image232.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image238.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image280.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image282.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image144.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image69.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image74.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image134.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image79.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image83.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image289.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image284.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image207.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image137.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image124.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image129.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image127.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image281.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image235.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image239.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image241.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image237.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image230.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image171.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image175.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image218.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image226.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image272.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXML/item1.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image62.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image98.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image97.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image154.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image151.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image149.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image147.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image92.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image93.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image94.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image91.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image112.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.emf"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image283.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image106.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image78.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image28.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image26.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image29.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image25.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image27.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image22.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image290.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image34.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image23.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image30.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image21.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image33.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="about:blank" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image192.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image196.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image50.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image35.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image52.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image49.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="about:blank" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="about:blank" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image262.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image265.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image32.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image31.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="about:blank" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image172.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="about:blank" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="about:blank" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image261.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="about:blank" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image209.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image216.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image222.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image224.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dict.youdao.com/w/optocoupler/#keyfrom=E2Ctranslation" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dict.youdao.com/w/interference%20phenomenon/#keyfrom=E2Ctranslation" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dict.youdao.com/w/interference%20phenomenon/#keyfrom=E2Ctranslation" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image215.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image24.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dict.youdao.com/w/optocoupler/#keyfrom=E2Ctranslation" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/NotoSansSymbols-regular.ttf"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/NotoSansSymbols-bold.ttf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -46712,51 +47153,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXML/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXML/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
-  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mgkhTS92A3ZL4scDdRXePHc/yqDfg==">CgMxLjAaJAoBMBIfCh0IB0IZCgVBcmlhbBIQQXJpYWwgVW5pY29kZSBNUxokCgExEh8KHQgHQhkKBUFyaWFsEhBBcmlhbCBVbmljb2RlIE1TGiQKATISHwodCAdCGQoFQXJpYWwSEEFyaWFsIFVuaWNvZGUgTVMaJAoBMxIfCh0IB0IZCgVBcmlhbBIQQXJpYWwgVW5pY29kZSBNUxokCgE0Eh8KHQgHQhkKBUFyaWFsEhBBcmlhbCBVbmljb2RlIE1TGiQKATUSHwodCAdCGQoFQXJpYWwSEEFyaWFsIFVuaWNvZGUgTVMaJAoBNhIfCh0IB0IZCgVBcmlhbBIQQXJpYWwgVW5pY29kZSBNUxokCgE3Eh8KHQgHQhkKBUFyaWFsEhBBcmlhbCBVbmljb2RlIE1TGiQKATgSHwodCAdCGQoFQXJpYWwSEEFyaWFsIFVuaWNvZGUgTVMaJAoBORIfCh0IB0IZCgVBcmlhbBIQQXJpYWwgVW5pY29kZSBNUxolCgIxMBIfCh0IB0IZCgVBcmlhbBIQQXJpYWwgVW5pY29kZSBNUxolCgIxMRIfCh0IB0IZCgVBcmlhbBIQQXJpYWwgVW5pY29kZSBNUxolCgIxMhIfCh0IB0IZCgVBcmlhbBIQQXJpYWwgVW5pY29kZSBNUxolCgIxMxIfCh0IB0IZCgVBcmlhbBIQQXJpYWwgVW5pY29kZSBNUxolCgIxNBIfCh0IB0IZCgVBcmlhbBIQQXJpYWwgVW5pY29kZSBNUxolCgIxNRIfCh0IB0IZCgVBcmlhbBIQQXJpYWwgVW5pY29kZSBNUxolCgIxNhIfCh0IB0IZCgVBcmlhbBIQQXJpYWwgVW5pY29kZSBNUxolCgIxNxIfCh0IB0IZCgVBcmlhbBIQQXJpYWwgVW5pY29kZSBNUxolCgIxOBIfCh0IB0IZCgVBcmlhbBIQQXJpYWwgVW5pY29kZSBNUxolCgIxORIfCh0IB0IZCgVBcmlhbBIQQXJpYWwgVW5pY29kZSBNUxolCgIyMBIfCh0IB0IZCgVBcmlhbBIQQXJpYWwgVW5pY29kZSBNUxolCgIyMRIfCh0IB0IZCgVBcmlhbBIQQXJpYWwgVW5pY29kZSBNUxolCgIyMhIfCh0IB0IZCgVBcmlhbBIQQXJpYWwgVW5pY29kZSBNUxolCgIyMxIfCh0IB0IZCgVBcmlhbBIQQXJpYWwgVW5pY29kZSBNUxolCgIyNBIfCh0IB0IZCgVBcmlhbBIQQXJpYWwgVW5pY29kZSBNUxolCgIyNRIfCh0IB0IZCgVBcmlhbBIQQXJpYWwgVW5pY29kZSBNUxolCgIyNhIfCh0IB0IZCgVBcmlhbBIQQXJpYWwgVW5pY29kZSBNUzIJaWQuZ2pkZ3hzMgppZC4zMGowemxsMgppZC4xZm9iOXRlMgloLjN6bnlzaDcyCmlkLjJldDkycDAyCWlkLnR5amN3dDIKaWQuM2R5NnZrbTIKaWQuMXQzaDVzZjIKaWQuNGQzNG9nODIKaWQuMnM4ZXlvMTgAciExTmREVlRMNHFwUzl1QW14TFczX0hUaDNyZE16cXRSeng=</go:docsCustomData>
+  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mikgVBKdKwkDG5+h+oRPNAR60u3Xg==">CgMxLjAaJAoBMBIfCh0IB0IZCgVBcmlhbBIQQXJpYWwgVW5pY29kZSBNUxokCgExEh8KHQgHQhkKBUFyaWFsEhBBcmlhbCBVbmljb2RlIE1TGiQKATISHwodCAdCGQoFQXJpYWwSEEFyaWFsIFVuaWNvZGUgTVMaJAoBMxIfCh0IB0IZCgVBcmlhbBIQQXJpYWwgVW5pY29kZSBNUxokCgE0Eh8KHQgHQhkKBUFyaWFsEhBBcmlhbCBVbmljb2RlIE1TGiQKATUSHwodCAdCGQoFQXJpYWwSEEFyaWFsIFVuaWNvZGUgTVMaJAoBNhIfCh0IB0IZCgVBcmlhbBIQQXJpYWwgVW5pY29kZSBNUxokCgE3Eh8KHQgHQhkKBUFyaWFsEhBBcmlhbCBVbmljb2RlIE1TGiQKATgSHwodCAdCGQoFQXJpYWwSEEFyaWFsIFVuaWNvZGUgTVMaJAoBORIfCh0IB0IZCgVBcmlhbBIQQXJpYWwgVW5pY29kZSBNUxolCgIxMBIfCh0IB0IZCgVBcmlhbBIQQXJpYWwgVW5pY29kZSBNUxolCgIxMRIfCh0IB0IZCgVBcmlhbBIQQXJpYWwgVW5pY29kZSBNUxolCgIxMhIfCh0IB0IZCgVBcmlhbBIQQXJpYWwgVW5pY29kZSBNUxolCgIxMxIfCh0IB0IZCgVBcmlhbBIQQXJpYWwgVW5pY29kZSBNUxolCgIxNBIfCh0IB0IZCgVBcmlhbBIQQXJpYWwgVW5pY29kZSBNUxolCgIxNRIfCh0IB0IZCgVBcmlhbBIQQXJpYWwgVW5pY29kZSBNUxolCgIxNhIfCh0IB0IZCgVBcmlhbBIQQXJpYWwgVW5pY29kZSBNUxolCgIxNxIfCh0IB0IZCgVBcmlhbBIQQXJpYWwgVW5pY29kZSBNUxolCgIxOBIfCh0IB0IZCgVBcmlhbBIQQXJpYWwgVW5pY29kZSBNUxolCgIxORIfCh0IB0IZCgVBcmlhbBIQQXJpYWwgVW5pY29kZSBNUxolCgIyMBIfCh0IB0IZCgVBcmlhbBIQQXJpYWwgVW5pY29kZSBNUxolCgIyMRIfCh0IB0IZCgVBcmlhbBIQQXJpYWwgVW5pY29kZSBNUxolCgIyMhIfCh0IB0IZCgVBcmlhbBIQQXJpYWwgVW5pY29kZSBNUxolCgIyMxIfCh0IB0IZCgVBcmlhbBIQQXJpYWwgVW5pY29kZSBNUxolCgIyNBIfCh0IB0IZCgVBcmlhbBIQQXJpYWwgVW5pY29kZSBNUxolCgIyNRIfCh0IB0IZCgVBcmlhbBIQQXJpYWwgVW5pY29kZSBNUxolCgIyNhIfCh0IB0IZCgVBcmlhbBIQQXJpYWwgVW5pY29kZSBNUzIJaWQuZ2pkZ3hzMgppZC4zMGowemxsMgppZC4xZm9iOXRlMgloLjN6bnlzaDcyCmlkLjJldDkycDAyCWlkLnR5amN3dDIKaWQuM2R5NnZrbTIKaWQuMXQzaDVzZjIKaWQuNGQzNG9nODIKaWQuMnM4ZXlvMTgAciExR2IycTRRSmhjdXBfTmJQM0l6X0dPa1ZGa0VFOVpBMDU=</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXML/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>User</dc:creator>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="TaxCatchAll">
     <vt:lpstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="lcf76f155ced4ddcb4097134ff3c332f">